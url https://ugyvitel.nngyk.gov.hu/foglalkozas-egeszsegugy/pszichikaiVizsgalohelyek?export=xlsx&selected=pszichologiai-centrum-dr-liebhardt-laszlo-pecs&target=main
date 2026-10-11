--- v0 (2026-09-25)
+++ v1 (2026-10-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="export" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="400" uniqueCount="257">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="376" uniqueCount="247">
   <si>
     <t>Vizsgáló szervezet</t>
   </si>
   <si>
     <t>Szakpszichológus</t>
   </si>
   <si>
     <t>Megye</t>
   </si>
   <si>
     <t>Város</t>
   </si>
   <si>
     <t>Vizsgálóhely címe</t>
   </si>
   <si>
     <t>Telefonszám</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Jegyzékszám</t>
   </si>
   <si>
@@ -134,72 +134,69 @@
   <si>
     <t>7632 Pécs, Víg utca 34.</t>
   </si>
   <si>
     <t>(20) 946 6060</t>
   </si>
   <si>
     <t>pszichologiai.centrum@gmail.com</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Ifj. Liebhardt László</t>
   </si>
   <si>
     <t>(20) 337 2041</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Work-Med Foglalkozás-egészségügy Központ Kft.</t>
   </si>
   <si>
-    <t>Dr. Hegedűs Ibolya</t>
+    <t>Kránicz Ágnes</t>
   </si>
   <si>
     <t>{"id":"borsod-abauj-zemplen","name":"Borsod-Abaúj-Zemplén"}</t>
   </si>
   <si>
     <t>{"code":"ozd","name":"ozd"}</t>
   </si>
   <si>
     <t>3600 Ózd, Munkás út 4.</t>
   </si>
   <si>
     <t>(30) 965 9060</t>
   </si>
   <si>
     <t>ibolya.hegedusdr@gmail.com</t>
   </si>
   <si>
     <t>30</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kránicz Ágnes</t>
   </si>
   <si>
     <t>AA-Med Egészségügyi Kereskedelmi és Szolgáltató Kft.</t>
   </si>
   <si>
     <t>Balogh Beáta</t>
   </si>
   <si>
     <t>{"code":"miskolc"}</t>
   </si>
   <si>
     <t>3529 Miskolc, Bottyán János utca 3.</t>
   </si>
   <si>
     <t>(30) 586 3622</t>
   </si>
   <si>
     <t>aamedkft@gmail.com</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Vasútegészségügyi Nonprofit Közhasznú Kft.</t>
   </si>
@@ -362,56 +359,50 @@
     <t>20</t>
   </si>
   <si>
     <t>Vasútegészségügyi Nonprofit Közhasznú Kft. Szegedi Egészségügyi Központ</t>
   </si>
   <si>
     <t>Schád László</t>
   </si>
   <si>
     <t>{"id":"csongrad-csanad","name":"Csongrád-Csanád"}</t>
   </si>
   <si>
     <t>{"code":"szeged","name":"szeged"}</t>
   </si>
   <si>
     <t>6726 Szeged, Csanádi utca 34.</t>
   </si>
   <si>
     <t>(30) 861 7212 (70) 881 9504</t>
   </si>
   <si>
     <t>schadlaszlo@gmail.com</t>
   </si>
   <si>
     <t>26/1</t>
-  </si>
-[...4 lines deleted...]
-    <t>26/2</t>
   </si>
   <si>
     <t>{"code":"szeged"}</t>
   </si>
   <si>
     <t>6729 Szeged, Gera Sándor utca 4. ((Oxivit Galenus Szakrendelő))</t>
   </si>
   <si>
     <t>SZVMSZK Fejér m.-i Szervezete Consult-R Humán Erőforrás Tanácsadó Iroda</t>
   </si>
   <si>
     <t>{"id":"fejer","name":"Fejér"}</t>
   </si>
   <si>
     <t>{"code":"pakozd"}</t>
   </si>
   <si>
     <t>8095 Pákozd, Honvéd utca 60.</t>
   </si>
   <si>
     <t xml:space="preserve">(30) 921 5112
 (22) 504 935
 (30) 163 1552</t>
   </si>
   <si>
@@ -560,72 +551,50 @@
     <t>40</t>
   </si>
   <si>
     <t>Árpád-házi Szent Erzsébet Szakkórház és Rendelőintézet</t>
   </si>
   <si>
     <t>Némethné Galló Anikó</t>
   </si>
   <si>
     <t>{"id":"komarom-esztergom","name":"Komárom-Esztergom"}</t>
   </si>
   <si>
     <t>{"code":"tata","name":"tata"}</t>
   </si>
   <si>
     <t>2890 Tata, Hősök tér 2. (2890 Tata, Hősök tere 2.)</t>
   </si>
   <si>
     <t>(20) 369 1789</t>
   </si>
   <si>
     <t>anikogallo@gmail.com</t>
   </si>
   <si>
     <t>42</t>
-  </si>
-[...20 lines deleted...]
-    <t>5</t>
   </si>
   <si>
     <t>Adorjáni Balázs, egyéni vállalkozó</t>
   </si>
   <si>
     <t>Adorjáni Balázs</t>
   </si>
   <si>
     <t>{"code":"tatabanya"}</t>
   </si>
   <si>
     <t>2800 Tatabánya, Komáromi utca 14.</t>
   </si>
   <si>
     <t>(30) 474 6543</t>
   </si>
   <si>
     <t>adorjani.balazs@gmail.com</t>
   </si>
   <si>
     <t>37/2</t>
   </si>
   <si>
     <t>2800 Tatabánya, Fő tér 4. (fsz. 35.)</t>
   </si>
@@ -1172,51 +1141,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H50"/>
+  <dimension ref="A1:H47"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="60" customWidth="1"/>
     <col min="2" max="2" width="35" customWidth="1"/>
     <col min="3" max="3" width="60" customWidth="1"/>
     <col min="4" max="4" width="45" customWidth="1"/>
     <col min="5" max="5" width="60" customWidth="1"/>
     <col min="6" max="6" width="42" customWidth="1"/>
     <col min="7" max="7" width="34" customWidth="1"/>
     <col min="8" max="8" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -1369,1164 +1338,1086 @@
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7" t="s">
         <v>43</v>
       </c>
       <c r="E7" t="s">
         <v>44</v>
       </c>
       <c r="F7" t="s">
         <v>45</v>
       </c>
       <c r="G7" t="s">
         <v>46</v>
       </c>
       <c r="H7" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="B8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C8" t="s">
         <v>42</v>
       </c>
       <c r="D8" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="E8" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F8" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="G8" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="H8" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="B9" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="C9" t="s">
         <v>42</v>
       </c>
       <c r="D9" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E9" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="F9" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="G9" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="H9" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B10" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>63</v>
       </c>
       <c r="D10" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="E10" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="F10" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="G10" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="H10" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="B11" t="s">
+        <v>70</v>
+      </c>
+      <c r="C11" t="s">
         <v>63</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>64</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="F11" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="G11" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="H11" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>69</v>
+      </c>
+      <c r="B12" t="s">
         <v>70</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" t="s">
+        <v>63</v>
+      </c>
+      <c r="D12" t="s">
         <v>64</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
+        <v>75</v>
+      </c>
+      <c r="F12" t="s">
         <v>72</v>
       </c>
-      <c r="F12" t="s">
+      <c r="G12" t="s">
         <v>73</v>
       </c>
-      <c r="G12" t="s">
+      <c r="H12" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>69</v>
+      </c>
+      <c r="B13" t="s">
         <v>70</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" t="s">
+        <v>63</v>
+      </c>
+      <c r="D13" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="E13" t="s">
         <v>76</v>
       </c>
       <c r="F13" t="s">
+        <v>72</v>
+      </c>
+      <c r="G13" t="s">
         <v>73</v>
       </c>
-      <c r="G13" t="s">
+      <c r="H13" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B14" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="C14" t="s">
+        <v>63</v>
+      </c>
+      <c r="D14" t="s">
         <v>64</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F14" t="s">
+        <v>72</v>
+      </c>
+      <c r="G14" t="s">
         <v>73</v>
       </c>
-      <c r="G14" t="s">
+      <c r="H14" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="B15" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C15" t="s">
+        <v>63</v>
+      </c>
+      <c r="D15" t="s">
         <v>64</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F15" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="G15" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="H15" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="B16" t="s">
-        <v>81</v>
+        <v>62</v>
       </c>
       <c r="C16" t="s">
+        <v>63</v>
+      </c>
+      <c r="D16" t="s">
         <v>64</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="F16" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="G16" t="s">
-        <v>84</v>
+        <v>67</v>
       </c>
       <c r="H16" t="s">
-        <v>85</v>
+        <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B17" t="s">
+        <v>88</v>
+      </c>
+      <c r="C17" t="s">
         <v>63</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="E17" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="F17" t="s">
-        <v>67</v>
+        <v>91</v>
       </c>
       <c r="G17" t="s">
-        <v>68</v>
+        <v>92</v>
       </c>
       <c r="H17" t="s">
-        <v>69</v>
+        <v>93</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B18" t="s">
+        <v>94</v>
+      </c>
+      <c r="C18" t="s">
+        <v>63</v>
+      </c>
+      <c r="D18" t="s">
         <v>89</v>
       </c>
-      <c r="C18" t="s">
-[...2 lines deleted...]
-      <c r="D18" t="s">
+      <c r="E18" t="s">
         <v>90</v>
       </c>
-      <c r="E18" t="s">
+      <c r="F18" t="s">
         <v>91</v>
       </c>
-      <c r="F18" t="s">
+      <c r="G18" t="s">
         <v>92</v>
       </c>
-      <c r="G18" t="s">
+      <c r="H18" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B19" t="s">
         <v>95</v>
       </c>
       <c r="C19" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D19" t="s">
+        <v>89</v>
+      </c>
+      <c r="E19" t="s">
         <v>90</v>
       </c>
-      <c r="E19" t="s">
+      <c r="F19" t="s">
         <v>91</v>
       </c>
-      <c r="F19" t="s">
+      <c r="G19" t="s">
         <v>92</v>
       </c>
-      <c r="G19" t="s">
+      <c r="H19" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="B20" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C20" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D20" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E20" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="F20" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="G20" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="H20" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="B21" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="C21" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D21" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E21" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="F21" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="G21" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="H21" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="B22" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="C22" t="s">
-        <v>64</v>
+        <v>110</v>
       </c>
       <c r="D22" t="s">
-        <v>90</v>
+        <v>111</v>
       </c>
       <c r="E22" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="F22" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="G22" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="H22" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>16</v>
       </c>
       <c r="B23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" t="s">
         <v>110</v>
       </c>
-      <c r="C23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="E23" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="F23" t="s">
-        <v>114</v>
+        <v>20</v>
       </c>
       <c r="G23" t="s">
-        <v>115</v>
+        <v>21</v>
       </c>
       <c r="H23" t="s">
-        <v>116</v>
+        <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="B24" t="s">
-        <v>117</v>
+        <v>70</v>
       </c>
       <c r="C24" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="D24" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="E24" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="F24" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="G24" t="s">
-        <v>115</v>
+        <v>73</v>
       </c>
       <c r="H24" t="s">
-        <v>118</v>
+        <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>16</v>
+        <v>118</v>
       </c>
       <c r="B25" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="C25" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="D25" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="E25" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="F25" t="s">
-        <v>20</v>
+        <v>122</v>
       </c>
       <c r="G25" t="s">
-        <v>21</v>
+        <v>73</v>
       </c>
       <c r="H25" t="s">
-        <v>22</v>
+        <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="B26" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="C26" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="D26" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="E26" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="F26" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="G26" t="s">
-        <v>74</v>
+        <v>131</v>
       </c>
       <c r="H26" t="s">
-        <v>75</v>
+        <v>132</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>96</v>
       </c>
       <c r="B27" t="s">
-        <v>71</v>
+        <v>97</v>
       </c>
       <c r="C27" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="D27" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E27" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="F27" t="s">
-        <v>125</v>
+        <v>99</v>
       </c>
       <c r="G27" t="s">
-        <v>74</v>
+        <v>100</v>
       </c>
       <c r="H27" t="s">
-        <v>75</v>
+        <v>101</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="B28" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="C28" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="D28" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="E28" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="F28" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="G28" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="H28" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>97</v>
+        <v>142</v>
       </c>
       <c r="B29" t="s">
-        <v>98</v>
+        <v>143</v>
       </c>
       <c r="C29" t="s">
-        <v>130</v>
+        <v>144</v>
       </c>
       <c r="D29" t="s">
-        <v>131</v>
+        <v>145</v>
       </c>
       <c r="E29" t="s">
-        <v>136</v>
+        <v>146</v>
       </c>
       <c r="F29" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="G29" t="s">
-        <v>101</v>
+        <v>148</v>
       </c>
       <c r="H29" t="s">
-        <v>102</v>
+        <v>149</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>137</v>
+        <v>150</v>
       </c>
       <c r="B30" t="s">
-        <v>138</v>
+        <v>150</v>
       </c>
       <c r="C30" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="D30" t="s">
-        <v>140</v>
+        <v>151</v>
       </c>
       <c r="E30" t="s">
-        <v>141</v>
+        <v>152</v>
       </c>
       <c r="F30" t="s">
-        <v>142</v>
+        <v>153</v>
       </c>
       <c r="G30" t="s">
-        <v>143</v>
+        <v>154</v>
       </c>
       <c r="H30" t="s">
-        <v>144</v>
+        <v>155</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>156</v>
       </c>
       <c r="B31" t="s">
-        <v>146</v>
+        <v>157</v>
       </c>
       <c r="C31" t="s">
-        <v>147</v>
+        <v>158</v>
       </c>
       <c r="D31" t="s">
-        <v>148</v>
+        <v>159</v>
       </c>
       <c r="E31" t="s">
-        <v>149</v>
+        <v>160</v>
       </c>
       <c r="F31" t="s">
-        <v>150</v>
+        <v>161</v>
       </c>
       <c r="G31" t="s">
-        <v>151</v>
+        <v>162</v>
       </c>
       <c r="H31" t="s">
-        <v>152</v>
+        <v>163</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>153</v>
+        <v>164</v>
       </c>
       <c r="B32" t="s">
-        <v>153</v>
+        <v>165</v>
       </c>
       <c r="C32" t="s">
-        <v>147</v>
+        <v>158</v>
       </c>
       <c r="D32" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="E32" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="F32" t="s">
-        <v>156</v>
+        <v>168</v>
       </c>
       <c r="G32" t="s">
-        <v>157</v>
+        <v>169</v>
       </c>
       <c r="H32" t="s">
-        <v>158</v>
+        <v>170</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>159</v>
+        <v>171</v>
       </c>
       <c r="B33" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="C33" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="D33" t="s">
-        <v>162</v>
+        <v>174</v>
       </c>
       <c r="E33" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="F33" t="s">
-        <v>164</v>
+        <v>176</v>
       </c>
       <c r="G33" t="s">
-        <v>165</v>
+        <v>177</v>
       </c>
       <c r="H33" t="s">
-        <v>166</v>
+        <v>178</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="B34" t="s">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="C34" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="D34" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
       <c r="E34" t="s">
-        <v>170</v>
+        <v>182</v>
       </c>
       <c r="F34" t="s">
-        <v>171</v>
+        <v>183</v>
       </c>
       <c r="G34" t="s">
-        <v>172</v>
+        <v>184</v>
       </c>
       <c r="H34" t="s">
-        <v>173</v>
+        <v>185</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>174</v>
+        <v>96</v>
       </c>
       <c r="B35" t="s">
-        <v>175</v>
+        <v>97</v>
       </c>
       <c r="C35" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="D35" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="E35" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="F35" t="s">
-        <v>179</v>
+        <v>99</v>
       </c>
       <c r="G35" t="s">
-        <v>180</v>
+        <v>100</v>
       </c>
       <c r="H35" t="s">
-        <v>181</v>
+        <v>101</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="B36" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="C36" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="D36" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E36" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F36" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="G36" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="H36" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
+        <v>96</v>
+      </c>
+      <c r="B37" t="s">
+        <v>97</v>
+      </c>
+      <c r="C37" t="s">
         <v>189</v>
       </c>
-      <c r="B37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D37" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="E37" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="F37" t="s">
-        <v>193</v>
+        <v>99</v>
       </c>
       <c r="G37" t="s">
-        <v>194</v>
+        <v>100</v>
       </c>
       <c r="H37" t="s">
-        <v>195</v>
+        <v>101</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
+        <v>96</v>
+      </c>
+      <c r="B38" t="s">
         <v>97</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="D38" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="E38" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="F38" t="s">
+        <v>99</v>
+      </c>
+      <c r="G38" t="s">
         <v>100</v>
       </c>
-      <c r="G38" t="s">
+      <c r="H38" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>197</v>
+        <v>79</v>
       </c>
       <c r="B39" t="s">
-        <v>198</v>
+        <v>80</v>
       </c>
       <c r="C39" t="s">
         <v>199</v>
       </c>
       <c r="D39" t="s">
         <v>200</v>
       </c>
       <c r="E39" t="s">
         <v>201</v>
       </c>
       <c r="F39" t="s">
-        <v>202</v>
+        <v>82</v>
       </c>
       <c r="G39" t="s">
-        <v>203</v>
+        <v>83</v>
       </c>
       <c r="H39" t="s">
-        <v>204</v>
+        <v>84</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B40" t="s">
-        <v>98</v>
+        <v>202</v>
       </c>
       <c r="C40" t="s">
         <v>199</v>
       </c>
       <c r="D40" t="s">
+        <v>203</v>
+      </c>
+      <c r="E40" t="s">
+        <v>204</v>
+      </c>
+      <c r="F40" t="s">
+        <v>99</v>
+      </c>
+      <c r="G40" t="s">
+        <v>100</v>
+      </c>
+      <c r="H40" t="s">
         <v>205</v>
-      </c>
-[...10 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>97</v>
+        <v>206</v>
       </c>
       <c r="B41" t="s">
-        <v>98</v>
+        <v>206</v>
       </c>
       <c r="C41" t="s">
         <v>199</v>
       </c>
       <c r="D41" t="s">
+        <v>203</v>
+      </c>
+      <c r="E41" t="s">
         <v>207</v>
       </c>
-      <c r="E41" t="s">
+      <c r="F41" t="s">
         <v>208</v>
       </c>
-      <c r="F41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G41" t="s">
-        <v>101</v>
+        <v>209</v>
       </c>
       <c r="H41" t="s">
-        <v>102</v>
+        <v>210</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>80</v>
+        <v>211</v>
       </c>
       <c r="B42" t="s">
-        <v>81</v>
+        <v>212</v>
       </c>
       <c r="C42" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="D42" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="E42" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="F42" t="s">
-        <v>83</v>
+        <v>216</v>
       </c>
       <c r="G42" t="s">
-        <v>84</v>
+        <v>217</v>
       </c>
       <c r="H42" t="s">
-        <v>85</v>
+        <v>218</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>97</v>
+        <v>211</v>
       </c>
       <c r="B43" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
       <c r="C43" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="D43" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E43" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F43" t="s">
-        <v>100</v>
+        <v>220</v>
       </c>
       <c r="G43" t="s">
-        <v>101</v>
+        <v>221</v>
       </c>
       <c r="H43" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B44" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="C44" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="D44" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E44" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F44" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="G44" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="H44" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="B45" t="s">
-        <v>222</v>
+        <v>24</v>
       </c>
       <c r="C45" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="D45" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="E45" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="F45" t="s">
-        <v>226</v>
+        <v>28</v>
       </c>
       <c r="G45" t="s">
-        <v>227</v>
+        <v>29</v>
       </c>
       <c r="H45" t="s">
-        <v>228</v>
+        <v>30</v>
       </c>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>221</v>
+        <v>231</v>
       </c>
       <c r="B46" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="C46" t="s">
-        <v>223</v>
+        <v>233</v>
       </c>
       <c r="D46" t="s">
-        <v>224</v>
+        <v>234</v>
       </c>
       <c r="E46" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="F46" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="G46" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="H46" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>221</v>
+        <v>239</v>
       </c>
       <c r="B47" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="C47" t="s">
-        <v>223</v>
+        <v>241</v>
       </c>
       <c r="D47" t="s">
-        <v>224</v>
+        <v>242</v>
       </c>
       <c r="E47" t="s">
-        <v>225</v>
+        <v>243</v>
       </c>
       <c r="F47" t="s">
-        <v>234</v>
+        <v>244</v>
       </c>
       <c r="G47" t="s">
-        <v>235</v>
+        <v>245</v>
       </c>
       <c r="H47" t="s">
-        <v>236</v>
-[...44 lines deleted...]
-      <c r="F49" t="s">
         <v>246</v>
-      </c>
-[...30 lines deleted...]
-        <v>256</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">