--- v0 (2026-09-10)
+++ v1 (2026-11-03)
@@ -1,108 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
-    <sheet sheetId="1" name="export" state="visible" r:id="rId4"/>
+    <sheet sheetId="1" name="Records" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="450" uniqueCount="296">
   <si>
     <t>Szolgáltató megnevezése</t>
   </si>
   <si>
     <t>Megye</t>
   </si>
   <si>
     <t>Telephely címe</t>
   </si>
   <si>
     <t>Bajai Szent Rókus Kórház</t>
   </si>
   <si>
-    <t>{"id":"bacs-kiskun","name":"Bács-Kiskun"}</t>
+    <t>Bács-Kiskun</t>
   </si>
   <si>
     <t>6500 Baja, Rókus utca 10.</t>
   </si>
   <si>
     <t>SUGÓ-MED Kft.</t>
   </si>
   <si>
     <t>6500 Baja, Burg Ete utca 3.</t>
   </si>
   <si>
     <t>Bács-Kiskun Megyei Kórház a Szegedi Tudományegyetem Általános Orvostudományi Kar Oktató Kórháza</t>
   </si>
   <si>
     <t>6300 Kalocsa, Kossuth Lajos utca 34-36.</t>
   </si>
   <si>
     <t>6000 Kecskemét, Csabai Géza körút 21.</t>
   </si>
   <si>
     <t>Kiskunhalasi Semmelweis Kórház</t>
   </si>
   <si>
     <t>6400 Kiskunhalas, Dr. Monszpart L. utca 1.</t>
   </si>
   <si>
     <t>Zuborit Kft.</t>
   </si>
   <si>
     <t>6200 Kiskőrös, Szabadkai utca 7.</t>
   </si>
   <si>
     <t>Dél-dunántúli Regionális Foglalkozás-egészségügyi Központ Kft.</t>
   </si>
   <si>
-    <t>{"id":"baranya","name":"Baranya"}</t>
+    <t>Baranya</t>
   </si>
   <si>
     <t>7300 Komló, Pécsi út 1</t>
   </si>
   <si>
     <t>Mohácsi Kórház</t>
   </si>
   <si>
     <t>7700 Mohács, Véradó utca 1.</t>
   </si>
   <si>
     <t>7633 Pécs, Veress E. utca 2.</t>
   </si>
   <si>
     <t>INFRA-MED Kereskedelmi és Szolgáltató Kft.</t>
   </si>
   <si>
     <t>7621 Pécs, Munkácsy Mihály utca 25.</t>
   </si>
   <si>
     <t>Pécsi RITEX Egészségügyi és Szolgáltató BT</t>
   </si>
   <si>
     <t>7624 Pécs, Nagy Jenő utca 26. ((Székely Bertalan u 17/2.))</t>
   </si>
@@ -112,129 +112,129 @@
   <si>
     <t>7624 Pécs, Nyár utca 8.</t>
   </si>
   <si>
     <t>Vasútegészségügyi Szolgáltató Nonprofit Közhasznú Kft.</t>
   </si>
   <si>
     <t>7623 Pécs, Indóház tér 2.</t>
   </si>
   <si>
     <t>MEDI-HOME Szolgáltató BT</t>
   </si>
   <si>
     <t>7800 Siklós, Baross Gábor utca 11.</t>
   </si>
   <si>
     <t>Szigetvári Kórház</t>
   </si>
   <si>
     <t>7900 Szigetvár, Szent István lakótelep 7.</t>
   </si>
   <si>
     <t>Békési Gyógyászati Központ és Gyógyfürdő</t>
   </si>
   <si>
-    <t>{"id":"bekes","name":"Békés"}</t>
+    <t>Békés</t>
   </si>
   <si>
     <t>5630 Békés, Kőrösi Csoma Sándor utca 6-14</t>
   </si>
   <si>
     <t>Békés Megyei Központi Kórház Dr., Réthy Pál Tagkórháza</t>
   </si>
   <si>
     <t>5600 Békéscsaba, Gyulai út 18.</t>
   </si>
   <si>
     <t>Békés Megyei Központi Kórház</t>
   </si>
   <si>
     <t>5700 Gyula, Semmelweis utca 1.</t>
   </si>
   <si>
     <t>Orosházi Kórház</t>
   </si>
   <si>
     <t>5900 Orosháza, Könd utca 59.</t>
   </si>
   <si>
     <t>Szarvasi ERGO-MED Egészségügyi Szolgáltató és Kereskedelmi Kft.</t>
   </si>
   <si>
     <t>5540 Szarvas, Deák Ferenc utca 2.</t>
   </si>
   <si>
     <t>Mezőkövesd Város Önkormányzat Rendelőintézete</t>
   </si>
   <si>
-    <t>{"id":"borsod-abauj-zemplen","name":"Borsod-Abaúj-Zemplén"}</t>
+    <t>Borsod-Abaúj-Zemplén</t>
   </si>
   <si>
     <t>3400 Mezőkövesd, Mátyás király út 75.</t>
   </si>
   <si>
     <t>Borsod-Abaúj-Zemplén Megyei Központi Kórház és Egyetemi Oktatókórház</t>
   </si>
   <si>
     <t>3526 Miskolc, Szentpéteri kapu 72-76.</t>
   </si>
   <si>
     <t>3529 Miskolc, Csabai kapu 9-11.</t>
   </si>
   <si>
     <t>Dr. Felszeghi és Társa Egészségügyi Szolgáltató Bt.</t>
   </si>
   <si>
     <t>3515 Miskolc, Egyetem 17. (egyetemváros; a közterület fajtája a forrásban nem szerepel)</t>
   </si>
   <si>
     <t>3527 Miskolc, Bajcsy-Zs. E. utca 45.</t>
   </si>
   <si>
     <t>Szántó J. Endre Egyesített Szociális és Egészségügyi Intézet</t>
   </si>
   <si>
     <t>3900 Szerencs, Bekecsi út 10.</t>
   </si>
   <si>
     <t>Sátoraljaújhelyi Erzsébet Kórház</t>
   </si>
   <si>
     <t>3980 Sátoraljaújhely, Mártírok út 14.</t>
   </si>
   <si>
     <t>Almási Balogh Pál Kórház</t>
   </si>
   <si>
     <t>3600 Ózd, Béke utca 1-3.</t>
   </si>
   <si>
     <t>1. sz. Üzemegészségügyi Kft.</t>
   </si>
   <si>
-    <t>{"id":"budapest","name":"Budapest"}</t>
+    <t>Budapest</t>
   </si>
   <si>
     <t>1113 Budapest, Bartók Béla 152/c. (A közterület fajtája a forrásban nem szerepel.)</t>
   </si>
   <si>
     <t>1138 Budapest, Karikás Frigyes utca 20.</t>
   </si>
   <si>
     <t>AGENT GTS Foglalkozás-egészségügyi és Munkavédelmi Kft.</t>
   </si>
   <si>
     <t>1076 Budapest, Szinva utca 6.</t>
   </si>
   <si>
     <t>Doktor24 Medicina Kft.</t>
   </si>
   <si>
     <t>1136 Budapest, Váci út 37.</t>
   </si>
   <si>
     <t>Gáspár Medical Center Egészségügyi Szolgáltató Kft.</t>
   </si>
   <si>
     <t>1085 Budapest, József körút 37-39.</t>
   </si>
@@ -277,51 +277,51 @@
   <si>
     <t>PÁNMED Egészségügyi és Szolgáltató BT</t>
   </si>
   <si>
     <t>1093 Budapest, Bakáts tér 8.</t>
   </si>
   <si>
     <t>Szent Margit Rendelőintézet Nonprofit Kft. Foglalkozás-egészségügyi szakrendelés</t>
   </si>
   <si>
     <t>1032 Budapest, Vörösvári út 88-96.</t>
   </si>
   <si>
     <t>Szent Rókus Kórház és Intézményei</t>
   </si>
   <si>
     <t>1085 Budapest, Stáhly utca 7-9. ((Gyulai P. u. 2.))</t>
   </si>
   <si>
     <t>1062 Budapest, Podmaniczky utca 109.</t>
   </si>
   <si>
     <t>Gyevi-Med Kft.</t>
   </si>
   <si>
-    <t>{"id":"csongrad-csanad","name":"Csongrád-Csanád"}</t>
+    <t>Csongrád-Csanád</t>
   </si>
   <si>
     <t>6750 Algyő, Egészségház utca 42.</t>
   </si>
   <si>
     <t>Dr. Cs. Szabó Med Egészségügyi és Szolgáltató Kft.</t>
   </si>
   <si>
     <t>6800 Hódmezővásárhely, Agyag utca 11.</t>
   </si>
   <si>
     <t>6800 Hódmezővásárhely, Szántó Kovács János utca 78.</t>
   </si>
   <si>
     <t>MOSÁNSZKY Kereskedelmi és Egészségügyi Szolgáltató Kft.</t>
   </si>
   <si>
     <t>6800 Hódmezővásárhely, Nagy Sándor utca 11.</t>
   </si>
   <si>
     <t>6800 Hódmezővásárhely, Hősök tér 3.</t>
   </si>
   <si>
     <t>6900 Makó, Állomás tér 10.</t>
   </si>
@@ -379,141 +379,141 @@
   <si>
     <t>6725 Szeged, Szabadkai utca 18.</t>
   </si>
   <si>
     <t>Primaclinic Kft.</t>
   </si>
   <si>
     <t>6728 Szeged, Algyői út 24.</t>
   </si>
   <si>
     <t>Szegedi Tudományegyetem</t>
   </si>
   <si>
     <t>6725 Szeged, Tisza Lajos körút 109.</t>
   </si>
   <si>
     <t>6726 Szeged, Csanádi utca 34/A.</t>
   </si>
   <si>
     <t>6787 Zákányszék, Dózsa György utca 70.</t>
   </si>
   <si>
     <t>AVICENNA-BO</t>
   </si>
   <si>
-    <t>{"id":"fejer","name":"Fejér"}</t>
+    <t>Fejér</t>
   </si>
   <si>
     <t>2600 Bicske, Szent István út 77.</t>
   </si>
   <si>
     <t>Dr. Leposa és Társa Eü. BT</t>
   </si>
   <si>
     <t>7013 Cece, Jókai utca 11.</t>
   </si>
   <si>
     <t>Pentelemed Kft.</t>
   </si>
   <si>
     <t>2400 Dunaújváros, Vasmű út 10.</t>
   </si>
   <si>
     <t>Howmet-Köfém Székesfehérvári Könnyűfémmű Kft.</t>
   </si>
   <si>
     <t>8000 Székesfehérvár, Verseci utca 1-15.</t>
   </si>
   <si>
     <t>RESUME Eü. és Szolg. Kft.</t>
   </si>
   <si>
     <t>8000 Székesfehérvár, Szent István tér 7. (2. em.)</t>
   </si>
   <si>
     <t>WORKS-MED Egészségügyi Szolgáltató BT</t>
   </si>
   <si>
     <t>8000 Székesfehérvár, Tölgyfa utca 3.</t>
   </si>
   <si>
     <t>ÉP-ORV Építőipari és Egészségügyi Szolgáltató Kft.</t>
   </si>
   <si>
     <t>8000 Székesfehérvár, Vár körút 1. (2/ 8)</t>
   </si>
   <si>
     <t>ALTHEA-MED Kft.</t>
   </si>
   <si>
     <t>2481 Velence, Balatoni út 65.</t>
   </si>
   <si>
     <t>AUDI HUNGARIA SERVICES Zrt.</t>
   </si>
   <si>
-    <t>{"id":"gyor-moson-sopron","name":"Győr-Moson-Sopron"}</t>
+    <t>Győr-Moson-Sopron</t>
   </si>
   <si>
     <t>9027 Győr, Kardán utca 1.</t>
   </si>
   <si>
     <t>Kardirex Egészségügyi Központ Győr Kft.</t>
   </si>
   <si>
     <t>9024 Győr, Táncsics M. utca 43.</t>
   </si>
   <si>
     <t>MEDPROFIL '95 Humán Szolgáltató Kft.</t>
   </si>
   <si>
     <t>9030 Győr, Fenyőszer utca 28.</t>
   </si>
   <si>
     <t>Petz Aladár Megyei Oktató Kórház</t>
   </si>
   <si>
     <t>9024 Győr, Vasvári Pál út 2-4.</t>
   </si>
   <si>
     <t>9200 Mosonmagyaróvár, Laktanya köz 4/b.</t>
   </si>
   <si>
     <t>9400 Sopron, Frankenburg utca 2/C.</t>
   </si>
   <si>
     <t>MED-PRAXIS Egészségügyi Szolgáltató Kft.</t>
   </si>
   <si>
     <t>9400 Sopron, Lenkey utca 1-3</t>
   </si>
   <si>
     <t>Debreceni Egyetem Klinikai Központ Gróf Tisza István Campus</t>
   </si>
   <si>
-    <t>{"id":"hajdu-bihar","name":"Hajdú-Bihar"}</t>
+    <t>Hajdú-Bihar</t>
   </si>
   <si>
     <t>4100 Berettyóújfalu, Orbán Balázs tér 1.</t>
   </si>
   <si>
     <t>Dr. Csepura Olga</t>
   </si>
   <si>
     <t>4024 Debrecen, Klaipeda utca 16.</t>
   </si>
   <si>
     <t>Dr. Faragó Gabriella</t>
   </si>
   <si>
     <t>4025 Debrecen, Arany János utca 4.</t>
   </si>
   <si>
     <t>Dr. Tóth Marianna Erzsébet</t>
   </si>
   <si>
     <t>4029 Debrecen, Péterfia utca 2. (I/7.)</t>
   </si>
   <si>
     <t>ECOMED 2000 Egészségügyi BT</t>
   </si>
@@ -526,144 +526,144 @@
   <si>
     <t>4024 Debrecen, Kossuth utca 11.</t>
   </si>
   <si>
     <t>GyógyÁszok Egészségügyi Szolgáltató és Tanácsadó Kft.</t>
   </si>
   <si>
     <t>4031 Debrecen, Nyugati utca 5-7. (sz.)</t>
   </si>
   <si>
     <t>Dr. Mándi Egészségügyi Szolgáltató és Kereskedelmi BT</t>
   </si>
   <si>
     <t>4242 Hajdúhadház, Hunyadi utca 1-3.</t>
   </si>
   <si>
     <t>Dr. Püski László</t>
   </si>
   <si>
     <t>4181 Nádudvar, Fő utca 141.</t>
   </si>
   <si>
     <t>PREVENCIÓ-EGER Egészségügyi, Kereskedelmi és Szolgáltató Kft.</t>
   </si>
   <si>
-    <t>{"id":"heves","name":"Heves"}</t>
+    <t>Heves</t>
   </si>
   <si>
     <t>3390 Füzesabony, Rákóczi Ferenc út 36-40 (Egészségügyi Központ)</t>
   </si>
   <si>
     <t>Bugát Pál Kórház</t>
   </si>
   <si>
     <t>3200 Gyöngyös, Dózsa György út 20-22</t>
   </si>
   <si>
     <t>ERGO-MED Gyöngyös Foglalkozás-egészségügyi Kft.</t>
   </si>
   <si>
     <t>3271 Visonta, Erőmű utca 11</t>
   </si>
   <si>
     <t>Jászberényi Szent Erzsébet Kórház</t>
   </si>
   <si>
-    <t>{"id":"jasz-nagykun-szolnok","name":"Jász-Nagykun-Szolnok"}</t>
+    <t>Jász-Nagykun-Szolnok</t>
   </si>
   <si>
     <t>5100 Jászberény, Szelei út 2</t>
   </si>
   <si>
     <t>Kátai Gábor Kórház</t>
   </si>
   <si>
     <t>5300 Karcag, Zöldfa utca 48.</t>
   </si>
   <si>
     <t>Városi Egészségügyi Központ</t>
   </si>
   <si>
     <t>5440 Kunszentmárton, Kossuth Lajos utca 5.</t>
   </si>
   <si>
     <t>Jász-Nagykun-Szolnok Megyei Hetényi Géza Kórház-Rendelőintézet</t>
   </si>
   <si>
     <t>5000 Szolnok, Hősök tér 2-4.</t>
   </si>
   <si>
     <t>Kuthy Elek Egészségügyi Intézmény</t>
   </si>
   <si>
     <t>5350 Tiszafüred, Nefelejcs út 4.</t>
   </si>
   <si>
     <t>SZKARABEUSZ Gyógyító és Szolgáltató BT</t>
   </si>
   <si>
-    <t>{"id":"komarom-esztergom","name":"Komárom-Esztergom"}</t>
+    <t>Komárom-Esztergom</t>
   </si>
   <si>
     <t>2500 Esztergom, Hősök tér 1.</t>
   </si>
   <si>
     <t>Oroszlányi Szakorvosi és Ápolási Intézet</t>
   </si>
   <si>
     <t>2840 Oroszlány, Alkotmány utca 2.</t>
   </si>
   <si>
     <t>2800 Tatabánya, Bárdos L. utca 2.</t>
   </si>
   <si>
     <t>Dr. Kenessey Albert Kórház-Rendelőintézet</t>
   </si>
   <si>
-    <t>{"id":"nograd","name":"Nógrád"}</t>
+    <t>Nógrád</t>
   </si>
   <si>
     <t>2660 Balassagyarmat, Rákóczi út 125-127.</t>
   </si>
   <si>
     <t>Ipolypart Ápoló Gondozó Otthon</t>
   </si>
   <si>
     <t>3188 Ludányhalászi, Rákóczi F. utca 71-73.</t>
   </si>
   <si>
     <t>Szent Lázár Megyei Kórház</t>
   </si>
   <si>
     <t>3100 Salgótarján, Füleki út 54-56.</t>
   </si>
   <si>
     <t>Toldy Ferenc Kórház és Rendelőintézet</t>
   </si>
   <si>
-    <t>{"id":"pest","name":"Pest"}</t>
+    <t>Pest</t>
   </si>
   <si>
     <t>2700 Cegléd, Rákóczi út 7. (Törteli út 1-3.)</t>
   </si>
   <si>
     <t>DE-MED BT.</t>
   </si>
   <si>
     <t>2049 Diósd, Hegyalja utca 14.</t>
   </si>
   <si>
     <t>Medalpin Kft.</t>
   </si>
   <si>
     <t>2132 Göd, Balassa Bálint utca 20.</t>
   </si>
   <si>
     <t>Tormay Károly Egészségügyi Központ, Dr. Hézinger Lajos</t>
   </si>
   <si>
     <t>2100 Gödöllő, Petőfi Sándor utca 1.</t>
   </si>
   <si>
     <t>H and P Kft.</t>
   </si>
@@ -676,150 +676,150 @@
   <si>
     <t>2310 Szigetszentmiklós, Viola utca 1.</t>
   </si>
   <si>
     <t>Százhalombattai Egészségügyi Közalapítvány</t>
   </si>
   <si>
     <t>2440 Százhalombatta, Gesztenyés utca 10.</t>
   </si>
   <si>
     <t>Szomedical Kft.</t>
   </si>
   <si>
     <t>2045 Törökbálint, Raktárvárosi út 1 (Depo Raktár)</t>
   </si>
   <si>
     <t>Jávorszky Ödön Kórház</t>
   </si>
   <si>
     <t>2600 Vác, Argenti Döme tér 1-3.</t>
   </si>
   <si>
     <t>Kistérségi Járóbetegellátó Központ</t>
   </si>
   <si>
-    <t>{"id":"somogy","name":"Somogy"}</t>
+    <t>Somogy</t>
   </si>
   <si>
     <t>7570 Barcs, Bajcsy-Zsilinszky Endre utca 72.</t>
   </si>
   <si>
     <t>Medic-Rom Kft.</t>
   </si>
   <si>
     <t>7521 Kaposmérő, Gárdonyi utca 20.</t>
   </si>
   <si>
     <t>DONA-MED Bt.</t>
   </si>
   <si>
     <t>7400 Kaposvár, Szent Imre utca 13.</t>
   </si>
   <si>
     <t>Somogy Megyei Kaposi Mór Oktató Kórház</t>
   </si>
   <si>
     <t>7400 Kaposvár, Tallián Gyula utca 20-32.</t>
   </si>
   <si>
     <t>Nagyatádi Kórház</t>
   </si>
   <si>
     <t>7500 Nagyatád, Bajcsy-Zsilinszky utca 1</t>
   </si>
   <si>
     <t>Tu-Wood Kereskedelmi és Szolgáltató Bt.</t>
   </si>
   <si>
     <t>7500 Nagyatád, Tallián A. utca 2/A.</t>
   </si>
   <si>
     <t>Egészségügyi Prevencio Foglalkozás-egészségügyi és Szolgáltató BT</t>
   </si>
   <si>
-    <t>{"id":"szabolcs-szatmar-bereg","name":"Szabolcs-Szatmár-Bereg"}</t>
+    <t>Szabolcs-Szatmár-Bereg</t>
   </si>
   <si>
     <t>4900 Fehérgyarmat, Damjanich utca 1.</t>
   </si>
   <si>
     <t>"PÉTER-BODNÁR" Egészségügyi Kereskedelmi és Szolgáltató BT</t>
   </si>
   <si>
     <t>4600 Kisvárda, Szent László út 62.</t>
   </si>
   <si>
     <t>4700 Mátészalka, Kórház utca 2-4.</t>
   </si>
   <si>
     <t>Petlyánszki Egészségügyi Szolgáltató Betéti Társaság</t>
   </si>
   <si>
     <t>4400 Nyíregyháza, Új utca 14.</t>
   </si>
   <si>
     <t>Szabolcs-Szatmár-Bereg Megyei Kórházak és Egyetemi Oktatókórház</t>
   </si>
   <si>
     <t>4400 Nyíregyháza, Bocskai út 73.</t>
   </si>
   <si>
     <t>4401 Nyíregyháza, Bottyán János utca 15.</t>
   </si>
   <si>
     <t>4401 Nyíregyháza, Erkel Ferenc utca 10.</t>
   </si>
   <si>
     <t>4800 Vásárosnamény, Ady Endre utca 5.</t>
   </si>
   <si>
     <t>Bonyhádi Kórház és Rendelőintézet</t>
   </si>
   <si>
-    <t>{"id":"tolna","name":"Tolna"}</t>
+    <t>Tolna</t>
   </si>
   <si>
     <t>7150 Bonyhád, Bajcsy-Zsilinszky utca 25.</t>
   </si>
   <si>
     <t>Paksi Gyógyászati Központ</t>
   </si>
   <si>
     <t>7030 Paks, Kurcsatov utca 13.</t>
   </si>
   <si>
     <t>Tolna Megyei Balassa János Kórház</t>
   </si>
   <si>
     <t>7100 Szekszárd, Dr. Szentgáli Gyula utca 2.</t>
   </si>
   <si>
     <t>Markusovszky Egyetemi Oktatókórház</t>
   </si>
   <si>
-    <t>{"id":"vas","name":"Vas"}</t>
+    <t>Vas</t>
   </si>
   <si>
     <t>9900 Körmend, Munkácsy Mihály utca 1.</t>
   </si>
   <si>
     <t>Pusztai-Medical Kft.</t>
   </si>
   <si>
     <t>9730 Kőszeg, Gábor Áron utca 1</t>
   </si>
   <si>
     <t>Szentgotthárd Város Önkormányzata Rendelőintézet</t>
   </si>
   <si>
     <t>9970 Szentgotthárd, Hunyadi utca 18.</t>
   </si>
   <si>
     <t>ALKALMASSÁG Háziorvosi és Foglalkozás Egészségügyi Bt.</t>
   </si>
   <si>
     <t>9700 Szombathely, Váci Mihály utca 3.</t>
   </si>
   <si>
     <t>HUMANIWA Foglalkozás-egészségügyi és Személyügyi BT</t>
   </si>
@@ -835,90 +835,90 @@
   <si>
     <t>9700 Szombathely, Hunyadi János út 45.</t>
   </si>
   <si>
     <t>9700 Szombathely, Dr. István Lajos körút 3.</t>
   </si>
   <si>
     <t>SCHUFOG Foglalkozás-egészségügyi BT</t>
   </si>
   <si>
     <t>9700 Szombathely, Söptei utca 1. (külső; további telephely: 9797 Nárai, Kossuth L. u. 50.)</t>
   </si>
   <si>
     <t>9700 Szombathely, Garai utca 5.</t>
   </si>
   <si>
     <t>Szent László Kórház</t>
   </si>
   <si>
     <t>9600 Sárvár, Alkotmány utca 6.</t>
   </si>
   <si>
     <t>MEDIBIT 2003 Egészségügyi Szolgáltató Kft.</t>
   </si>
   <si>
-    <t>{"id":"veszprem","name":"Veszprém"}</t>
+    <t>Veszprém</t>
   </si>
   <si>
     <t>8400 Ajka, Móra Ferenc utca 28.</t>
   </si>
   <si>
     <t>Városi Szakorvosi Rendelőintézet</t>
   </si>
   <si>
     <t>8230 Balatonfüred, Csárda utca 1.</t>
   </si>
   <si>
     <t>Artemis Medical Kft.</t>
   </si>
   <si>
     <t>8184 Balatonfűzfő, Bugyogóforrás utca 20.</t>
   </si>
   <si>
     <t>8174 Balatonkenese, Táncsics M. utca 3.</t>
   </si>
   <si>
     <t>8200 Veszprém, Kiskőrösi utca 72.</t>
   </si>
   <si>
     <t>Mester Medicin Egészségügyi és Szolgáltató BT</t>
   </si>
   <si>
     <t>8200 Veszprém, Komakút tér 1. (I/117.)</t>
   </si>
   <si>
     <t>HUMÁN-PREVENT Foglalkozás-egészségügyi és Szolgáltató Kft.</t>
   </si>
   <si>
     <t>8100 Várpalota, Szent Imre utca 6.</t>
   </si>
   <si>
     <t>Keszthelyi Kórház</t>
   </si>
   <si>
-    <t>{"id":"zala","name":"Zala"}</t>
+    <t>Zala</t>
   </si>
   <si>
     <t>8360 Keszthely, Ady Endre utca 2.</t>
   </si>
   <si>
     <t>Négy Királyfi Szerencséje Szolgáltató BT</t>
   </si>
   <si>
     <t>8360 Keszthely, Sopron utca 2.</t>
   </si>
   <si>
     <t>Kanizsai Dorottya Kórház</t>
   </si>
   <si>
     <t>8800 Nagykanizsa, Szekeres József utca 2-8.</t>
   </si>
   <si>
     <t>Zala Megyei Szent Rafael Kórház</t>
   </si>
   <si>
     <t>8900 Zalaegerszeg, Zrínyi Miklós út 1.</t>
   </si>
 </sst>
 </file>
 
@@ -934,53 +934,58 @@
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1281,1728 +1286,1737 @@
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C150"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
-    <col min="1" max="3" width="60" customWidth="1"/>
+    <col min="1" max="1" width="60" customWidth="1"/>
+    <col min="2" max="2" width="24" customWidth="1"/>
+    <col min="3" max="3" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" t="s">
+      <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A3" t="s">
+      <c r="A3" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A4" t="s">
+      <c r="A4" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A5" t="s">
+      <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A6" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C6" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A7" t="s">
+      <c r="A7" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C7" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A8" t="s">
+      <c r="A8" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="C8" t="s">
+      <c r="C8" s="2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A9" t="s">
+      <c r="A9" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C9" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A10" t="s">
+      <c r="A10" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C10" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A11" t="s">
+      <c r="A11" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C11" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A12" t="s">
+      <c r="A12" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A13" t="s">
+      <c r="A13" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C13" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A14" t="s">
+      <c r="A14" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C14" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A15" t="s">
+      <c r="A15" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C15" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" t="s">
+      <c r="A16" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C16" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A17" t="s">
+      <c r="A17" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="C17" t="s">
+      <c r="C17" s="2" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A18" t="s">
+      <c r="A18" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="C18" t="s">
+      <c r="C18" s="2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A19" t="s">
+      <c r="A19" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="C19" t="s">
+      <c r="C19" s="2" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A20" t="s">
+      <c r="A20" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="C20" t="s">
+      <c r="C20" s="2" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A21" t="s">
+      <c r="A21" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B21" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="C21" t="s">
+      <c r="C21" s="2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A22" t="s">
+      <c r="A22" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="C22" t="s">
+      <c r="C22" s="2" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A23" t="s">
+      <c r="A23" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="C23" t="s">
+      <c r="C23" s="2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A24" t="s">
+      <c r="A24" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="C24" t="s">
+      <c r="C24" s="2" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A25" t="s">
+      <c r="A25" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="C25" t="s">
+      <c r="C25" s="2" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A26" t="s">
+      <c r="A26" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B26" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="C26" t="s">
+      <c r="C26" s="2" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A27" t="s">
+      <c r="A27" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B27" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="C27" t="s">
+      <c r="C27" s="2" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A28" t="s">
+      <c r="A28" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B28" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="C28" t="s">
+      <c r="C28" s="2" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A29" t="s">
+      <c r="A29" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="B29" t="s">
+      <c r="B29" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="C29" t="s">
+      <c r="C29" s="2" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A30" t="s">
+      <c r="A30" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B30" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="C30" t="s">
+      <c r="C30" s="2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A31" t="s">
+      <c r="A31" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B31" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="C31" t="s">
+      <c r="C31" s="2" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A32" t="s">
+      <c r="A32" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B32" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="C32" t="s">
+      <c r="C32" s="2" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A33" t="s">
+      <c r="A33" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="B33" t="s">
+      <c r="B33" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="C33" t="s">
+      <c r="C33" s="2" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="34" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A34" t="s">
+      <c r="A34" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B34" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="C34" t="s">
+      <c r="C34" s="2" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A35" t="s">
+      <c r="A35" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B35" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="C35" t="s">
+      <c r="C35" s="2" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="36" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A36" t="s">
+      <c r="A36" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="B36" t="s">
+      <c r="B36" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="C36" t="s">
+      <c r="C36" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="37" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A37" t="s">
+      <c r="A37" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B37" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="C37" t="s">
+      <c r="C37" s="2" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="38" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A38" t="s">
+      <c r="A38" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B38" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="C38" t="s">
+      <c r="C38" s="2" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="39" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A39" t="s">
+      <c r="A39" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B39" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="C39" t="s">
+      <c r="C39" s="2" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="40" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A40" t="s">
+      <c r="A40" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="B40" t="s">
+      <c r="B40" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="C40" t="s">
+      <c r="C40" s="2" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A41" t="s">
+      <c r="A41" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B41" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="C41" t="s">
+      <c r="C41" s="2" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="42" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A42" t="s">
+      <c r="A42" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="B42" t="s">
+      <c r="B42" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="C42" t="s">
+      <c r="C42" s="2" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="43" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A43" t="s">
+      <c r="A43" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B43" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="C43" t="s">
+      <c r="C43" s="2" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="44" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A44" t="s">
+      <c r="A44" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B44" t="s">
+      <c r="B44" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="C44" t="s">
+      <c r="C44" s="2" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="45" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A45" t="s">
+      <c r="A45" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="B45" t="s">
+      <c r="B45" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="C45" t="s">
+      <c r="C45" s="2" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="46" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A46" t="s">
+      <c r="A46" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="B46" t="s">
+      <c r="B46" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="C46" t="s">
+      <c r="C46" s="2" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="47" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A47" t="s">
+      <c r="A47" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="B47" t="s">
+      <c r="B47" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="C47" t="s">
+      <c r="C47" s="2" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="48" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A48" t="s">
+      <c r="A48" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="B48" t="s">
+      <c r="B48" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="C48" t="s">
+      <c r="C48" s="2" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="49" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A49" t="s">
+      <c r="A49" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B49" t="s">
+      <c r="B49" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="C49" t="s">
+      <c r="C49" s="2" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="50" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A50" t="s">
+      <c r="A50" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B50" t="s">
+      <c r="B50" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="C50" t="s">
+      <c r="C50" s="2" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="51" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A51" t="s">
+      <c r="A51" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="B51" t="s">
+      <c r="B51" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="C51" t="s">
+      <c r="C51" s="2" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="52" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A52" t="s">
+      <c r="A52" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="B52" t="s">
+      <c r="B52" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="C52" t="s">
+      <c r="C52" s="2" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="53" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A53" t="s">
+      <c r="A53" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="B53" t="s">
+      <c r="B53" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="C53" t="s">
+      <c r="C53" s="2" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="54" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A54" t="s">
+      <c r="A54" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="B54" t="s">
+      <c r="B54" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="C54" t="s">
+      <c r="C54" s="2" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="55" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A55" t="s">
+      <c r="A55" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="B55" t="s">
+      <c r="B55" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="C55" t="s">
+      <c r="C55" s="2" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="56" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A56" t="s">
+      <c r="A56" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="B56" t="s">
+      <c r="B56" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="C56" t="s">
+      <c r="C56" s="2" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="57" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A57" t="s">
+      <c r="A57" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="B57" t="s">
+      <c r="B57" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="C57" t="s">
+      <c r="C57" s="2" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="58" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A58" t="s">
+      <c r="A58" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="B58" t="s">
+      <c r="B58" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="C58" t="s">
+      <c r="C58" s="2" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="59" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A59" t="s">
+      <c r="A59" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="B59" t="s">
+      <c r="B59" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="C59" t="s">
+      <c r="C59" s="2" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="60" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A60" t="s">
+      <c r="A60" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="B60" t="s">
+      <c r="B60" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="C60" t="s">
+      <c r="C60" s="2" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="61" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A61" t="s">
+      <c r="A61" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="B61" t="s">
+      <c r="B61" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="C61" t="s">
+      <c r="C61" s="2" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="62" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A62" t="s">
+      <c r="A62" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="B62" t="s">
+      <c r="B62" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="C62" t="s">
+      <c r="C62" s="2" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="63" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A63" t="s">
+      <c r="A63" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B63" t="s">
+      <c r="B63" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="C63" t="s">
+      <c r="C63" s="2" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="64" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A64" t="s">
+      <c r="A64" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="B64" t="s">
+      <c r="B64" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="C64" t="s">
+      <c r="C64" s="2" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="65" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A65" t="s">
+      <c r="A65" s="2" t="s">
         <v>122</v>
       </c>
-      <c r="B65" t="s">
+      <c r="B65" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="C65" t="s">
+      <c r="C65" s="2" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="66" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A66" t="s">
+      <c r="A66" s="2" t="s">
         <v>125</v>
       </c>
-      <c r="B66" t="s">
+      <c r="B66" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="C66" t="s">
+      <c r="C66" s="2" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="67" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A67" t="s">
+      <c r="A67" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="B67" t="s">
+      <c r="B67" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="C67" t="s">
+      <c r="C67" s="2" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="68" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A68" t="s">
+      <c r="A68" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="B68" t="s">
+      <c r="B68" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="C68" t="s">
+      <c r="C68" s="2" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="69" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A69" t="s">
+      <c r="A69" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="B69" t="s">
+      <c r="B69" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="C69" t="s">
+      <c r="C69" s="2" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="70" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A70" t="s">
+      <c r="A70" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="B70" t="s">
+      <c r="B70" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="C70" t="s">
+      <c r="C70" s="2" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="71" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A71" t="s">
+      <c r="A71" s="2" t="s">
         <v>135</v>
       </c>
-      <c r="B71" t="s">
+      <c r="B71" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="C71" t="s">
+      <c r="C71" s="2" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="72" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A72" t="s">
+      <c r="A72" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="B72" t="s">
+      <c r="B72" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="C72" t="s">
+      <c r="C72" s="2" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="73" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A73" t="s">
+      <c r="A73" s="2" t="s">
         <v>139</v>
       </c>
-      <c r="B73" t="s">
+      <c r="B73" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="C73" t="s">
+      <c r="C73" s="2" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="74" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A74" t="s">
+      <c r="A74" s="2" t="s">
         <v>142</v>
       </c>
-      <c r="B74" t="s">
+      <c r="B74" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="C74" t="s">
+      <c r="C74" s="2" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="75" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A75" t="s">
+      <c r="A75" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="B75" t="s">
+      <c r="B75" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="C75" t="s">
+      <c r="C75" s="2" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="76" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A76" t="s">
+      <c r="A76" s="2" t="s">
         <v>146</v>
       </c>
-      <c r="B76" t="s">
+      <c r="B76" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="C76" t="s">
+      <c r="C76" s="2" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="77" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A77" t="s">
+      <c r="A77" s="2" t="s">
         <v>142</v>
       </c>
-      <c r="B77" t="s">
+      <c r="B77" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="C77" t="s">
+      <c r="C77" s="2" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="78" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A78" t="s">
+      <c r="A78" s="2" t="s">
         <v>142</v>
       </c>
-      <c r="B78" t="s">
+      <c r="B78" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="C78" t="s">
+      <c r="C78" s="2" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="79" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A79" t="s">
+      <c r="A79" s="2" t="s">
         <v>150</v>
       </c>
-      <c r="B79" t="s">
+      <c r="B79" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="C79" t="s">
+      <c r="C79" s="2" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="80" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A80" t="s">
+      <c r="A80" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="B80" t="s">
+      <c r="B80" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="C80" t="s">
+      <c r="C80" s="2" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="81" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A81" t="s">
+      <c r="A81" s="2" t="s">
         <v>155</v>
       </c>
-      <c r="B81" t="s">
+      <c r="B81" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="C81" t="s">
+      <c r="C81" s="2" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="82" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A82" t="s">
+      <c r="A82" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="B82" t="s">
+      <c r="B82" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="C82" t="s">
+      <c r="C82" s="2" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="83" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A83" t="s">
+      <c r="A83" s="2" t="s">
         <v>159</v>
       </c>
-      <c r="B83" t="s">
+      <c r="B83" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="C83" t="s">
+      <c r="C83" s="2" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="84" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A84" t="s">
+      <c r="A84" s="2" t="s">
         <v>161</v>
       </c>
-      <c r="B84" t="s">
+      <c r="B84" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="C84" t="s">
+      <c r="C84" s="2" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="85" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A85" t="s">
+      <c r="A85" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="B85" t="s">
+      <c r="B85" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="C85" t="s">
+      <c r="C85" s="2" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="86" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A86" t="s">
+      <c r="A86" s="2" t="s">
         <v>165</v>
       </c>
-      <c r="B86" t="s">
+      <c r="B86" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="C86" t="s">
+      <c r="C86" s="2" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="87" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A87" t="s">
+      <c r="A87" s="2" t="s">
         <v>167</v>
       </c>
-      <c r="B87" t="s">
+      <c r="B87" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="C87" t="s">
+      <c r="C87" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="88" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A88" t="s">
+      <c r="A88" s="2" t="s">
         <v>169</v>
       </c>
-      <c r="B88" t="s">
+      <c r="B88" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="C88" t="s">
+      <c r="C88" s="2" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="89" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A89" t="s">
+      <c r="A89" s="2" t="s">
         <v>171</v>
       </c>
-      <c r="B89" t="s">
+      <c r="B89" s="2" t="s">
         <v>172</v>
       </c>
-      <c r="C89" t="s">
+      <c r="C89" s="2" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="90" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A90" t="s">
+      <c r="A90" s="2" t="s">
         <v>174</v>
       </c>
-      <c r="B90" t="s">
+      <c r="B90" s="2" t="s">
         <v>172</v>
       </c>
-      <c r="C90" t="s">
+      <c r="C90" s="2" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="91" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A91" t="s">
+      <c r="A91" s="2" t="s">
         <v>176</v>
       </c>
-      <c r="B91" t="s">
+      <c r="B91" s="2" t="s">
         <v>172</v>
       </c>
-      <c r="C91" t="s">
+      <c r="C91" s="2" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="92" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A92" t="s">
+      <c r="A92" s="2" t="s">
         <v>178</v>
       </c>
-      <c r="B92" t="s">
+      <c r="B92" s="2" t="s">
         <v>179</v>
       </c>
-      <c r="C92" t="s">
+      <c r="C92" s="2" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="93" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A93" t="s">
+      <c r="A93" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="B93" t="s">
+      <c r="B93" s="2" t="s">
         <v>179</v>
       </c>
-      <c r="C93" t="s">
+      <c r="C93" s="2" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="94" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A94" t="s">
+      <c r="A94" s="2" t="s">
         <v>183</v>
       </c>
-      <c r="B94" t="s">
+      <c r="B94" s="2" t="s">
         <v>179</v>
       </c>
-      <c r="C94" t="s">
+      <c r="C94" s="2" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="95" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A95" t="s">
+      <c r="A95" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="B95" t="s">
+      <c r="B95" s="2" t="s">
         <v>179</v>
       </c>
-      <c r="C95" t="s">
+      <c r="C95" s="2" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="96" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A96" t="s">
+      <c r="A96" s="2" t="s">
         <v>187</v>
       </c>
-      <c r="B96" t="s">
+      <c r="B96" s="2" t="s">
         <v>179</v>
       </c>
-      <c r="C96" t="s">
+      <c r="C96" s="2" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="97" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A97" t="s">
+      <c r="A97" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="B97" t="s">
+      <c r="B97" s="2" t="s">
         <v>190</v>
       </c>
-      <c r="C97" t="s">
+      <c r="C97" s="2" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="98" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A98" t="s">
+      <c r="A98" s="2" t="s">
         <v>192</v>
       </c>
-      <c r="B98" t="s">
+      <c r="B98" s="2" t="s">
         <v>190</v>
       </c>
-      <c r="C98" t="s">
+      <c r="C98" s="2" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="99" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A99" t="s">
+      <c r="A99" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="B99" t="s">
+      <c r="B99" s="2" t="s">
         <v>190</v>
       </c>
-      <c r="C99" t="s">
+      <c r="C99" s="2" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="100" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A100" t="s">
+      <c r="A100" s="2" t="s">
         <v>195</v>
       </c>
-      <c r="B100" t="s">
+      <c r="B100" s="2" t="s">
         <v>196</v>
       </c>
-      <c r="C100" t="s">
+      <c r="C100" s="2" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="101" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A101" t="s">
+      <c r="A101" s="2" t="s">
         <v>198</v>
       </c>
-      <c r="B101" t="s">
+      <c r="B101" s="2" t="s">
         <v>196</v>
       </c>
-      <c r="C101" t="s">
+      <c r="C101" s="2" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="102" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A102" t="s">
+      <c r="A102" s="2" t="s">
         <v>200</v>
       </c>
-      <c r="B102" t="s">
+      <c r="B102" s="2" t="s">
         <v>196</v>
       </c>
-      <c r="C102" t="s">
+      <c r="C102" s="2" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="103" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A103" t="s">
+      <c r="A103" s="2" t="s">
         <v>202</v>
       </c>
-      <c r="B103" t="s">
+      <c r="B103" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="C103" t="s">
+      <c r="C103" s="2" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="104" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A104" t="s">
+      <c r="A104" s="2" t="s">
         <v>205</v>
       </c>
-      <c r="B104" t="s">
+      <c r="B104" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="C104" t="s">
+      <c r="C104" s="2" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="105" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A105" t="s">
+      <c r="A105" s="2" t="s">
         <v>207</v>
       </c>
-      <c r="B105" t="s">
+      <c r="B105" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="C105" t="s">
+      <c r="C105" s="2" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="106" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A106" t="s">
+      <c r="A106" s="2" t="s">
         <v>209</v>
       </c>
-      <c r="B106" t="s">
+      <c r="B106" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="C106" t="s">
+      <c r="C106" s="2" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="107" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A107" t="s">
+      <c r="A107" s="2" t="s">
         <v>211</v>
       </c>
-      <c r="B107" t="s">
+      <c r="B107" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="C107" t="s">
+      <c r="C107" s="2" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="108" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A108" t="s">
+      <c r="A108" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="B108" t="s">
+      <c r="B108" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="C108" t="s">
+      <c r="C108" s="2" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="109" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A109" t="s">
+      <c r="A109" s="2" t="s">
         <v>215</v>
       </c>
-      <c r="B109" t="s">
+      <c r="B109" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="C109" t="s">
+      <c r="C109" s="2" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="110" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A110" t="s">
+      <c r="A110" s="2" t="s">
         <v>217</v>
       </c>
-      <c r="B110" t="s">
+      <c r="B110" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="C110" t="s">
+      <c r="C110" s="2" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="111" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A111" t="s">
+      <c r="A111" s="2" t="s">
         <v>219</v>
       </c>
-      <c r="B111" t="s">
+      <c r="B111" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="C111" t="s">
+      <c r="C111" s="2" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="112" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A112" t="s">
+      <c r="A112" s="2" t="s">
         <v>221</v>
       </c>
-      <c r="B112" t="s">
+      <c r="B112" s="2" t="s">
         <v>222</v>
       </c>
-      <c r="C112" t="s">
+      <c r="C112" s="2" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="113" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A113" t="s">
+      <c r="A113" s="2" t="s">
         <v>224</v>
       </c>
-      <c r="B113" t="s">
+      <c r="B113" s="2" t="s">
         <v>222</v>
       </c>
-      <c r="C113" t="s">
+      <c r="C113" s="2" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="114" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A114" t="s">
+      <c r="A114" s="2" t="s">
         <v>226</v>
       </c>
-      <c r="B114" t="s">
+      <c r="B114" s="2" t="s">
         <v>222</v>
       </c>
-      <c r="C114" t="s">
+      <c r="C114" s="2" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="115" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A115" t="s">
+      <c r="A115" s="2" t="s">
         <v>228</v>
       </c>
-      <c r="B115" t="s">
+      <c r="B115" s="2" t="s">
         <v>222</v>
       </c>
-      <c r="C115" t="s">
+      <c r="C115" s="2" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="116" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A116" t="s">
+      <c r="A116" s="2" t="s">
         <v>230</v>
       </c>
-      <c r="B116" t="s">
+      <c r="B116" s="2" t="s">
         <v>222</v>
       </c>
-      <c r="C116" t="s">
+      <c r="C116" s="2" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="117" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A117" t="s">
+      <c r="A117" s="2" t="s">
         <v>232</v>
       </c>
-      <c r="B117" t="s">
+      <c r="B117" s="2" t="s">
         <v>222</v>
       </c>
-      <c r="C117" t="s">
+      <c r="C117" s="2" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="118" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A118" t="s">
+      <c r="A118" s="2" t="s">
         <v>234</v>
       </c>
-      <c r="B118" t="s">
+      <c r="B118" s="2" t="s">
         <v>235</v>
       </c>
-      <c r="C118" t="s">
+      <c r="C118" s="2" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="119" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A119" t="s">
+      <c r="A119" s="2" t="s">
         <v>237</v>
       </c>
-      <c r="B119" t="s">
+      <c r="B119" s="2" t="s">
         <v>235</v>
       </c>
-      <c r="C119" t="s">
+      <c r="C119" s="2" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="120" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A120" t="s">
+      <c r="A120" s="2" t="s">
         <v>234</v>
       </c>
-      <c r="B120" t="s">
+      <c r="B120" s="2" t="s">
         <v>235</v>
       </c>
-      <c r="C120" t="s">
+      <c r="C120" s="2" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="121" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A121" t="s">
+      <c r="A121" s="2" t="s">
         <v>240</v>
       </c>
-      <c r="B121" t="s">
+      <c r="B121" s="2" t="s">
         <v>235</v>
       </c>
-      <c r="C121" t="s">
+      <c r="C121" s="2" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="122" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A122" t="s">
+      <c r="A122" s="2" t="s">
         <v>242</v>
       </c>
-      <c r="B122" t="s">
+      <c r="B122" s="2" t="s">
         <v>235</v>
       </c>
-      <c r="C122" t="s">
+      <c r="C122" s="2" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="123" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A123" t="s">
+      <c r="A123" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B123" t="s">
+      <c r="B123" s="2" t="s">
         <v>235</v>
       </c>
-      <c r="C123" t="s">
+      <c r="C123" s="2" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="124" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A124" t="s">
+      <c r="A124" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B124" t="s">
+      <c r="B124" s="2" t="s">
         <v>235</v>
       </c>
-      <c r="C124" t="s">
+      <c r="C124" s="2" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="125" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A125" t="s">
+      <c r="A125" s="2" t="s">
         <v>237</v>
       </c>
-      <c r="B125" t="s">
+      <c r="B125" s="2" t="s">
         <v>235</v>
       </c>
-      <c r="C125" t="s">
+      <c r="C125" s="2" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="126" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A126" t="s">
+      <c r="A126" s="2" t="s">
         <v>247</v>
       </c>
-      <c r="B126" t="s">
+      <c r="B126" s="2" t="s">
         <v>248</v>
       </c>
-      <c r="C126" t="s">
+      <c r="C126" s="2" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="127" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A127" t="s">
+      <c r="A127" s="2" t="s">
         <v>250</v>
       </c>
-      <c r="B127" t="s">
+      <c r="B127" s="2" t="s">
         <v>248</v>
       </c>
-      <c r="C127" t="s">
+      <c r="C127" s="2" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="128" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A128" t="s">
+      <c r="A128" s="2" t="s">
         <v>252</v>
       </c>
-      <c r="B128" t="s">
+      <c r="B128" s="2" t="s">
         <v>248</v>
       </c>
-      <c r="C128" t="s">
+      <c r="C128" s="2" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="129" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A129" t="s">
+      <c r="A129" s="2" t="s">
         <v>254</v>
       </c>
-      <c r="B129" t="s">
+      <c r="B129" s="2" t="s">
         <v>255</v>
       </c>
-      <c r="C129" t="s">
+      <c r="C129" s="2" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="130" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A130" t="s">
+      <c r="A130" s="2" t="s">
         <v>257</v>
       </c>
-      <c r="B130" t="s">
+      <c r="B130" s="2" t="s">
         <v>255</v>
       </c>
-      <c r="C130" t="s">
+      <c r="C130" s="2" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="131" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A131" t="s">
+      <c r="A131" s="2" t="s">
         <v>259</v>
       </c>
-      <c r="B131" t="s">
+      <c r="B131" s="2" t="s">
         <v>255</v>
       </c>
-      <c r="C131" t="s">
+      <c r="C131" s="2" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="132" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A132" t="s">
+      <c r="A132" s="2" t="s">
         <v>261</v>
       </c>
-      <c r="B132" t="s">
+      <c r="B132" s="2" t="s">
         <v>255</v>
       </c>
-      <c r="C132" t="s">
+      <c r="C132" s="2" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="133" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A133" t="s">
+      <c r="A133" s="2" t="s">
         <v>263</v>
       </c>
-      <c r="B133" t="s">
+      <c r="B133" s="2" t="s">
         <v>255</v>
       </c>
-      <c r="C133" t="s">
+      <c r="C133" s="2" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="134" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A134" t="s">
+      <c r="A134" s="2" t="s">
         <v>265</v>
       </c>
-      <c r="B134" t="s">
+      <c r="B134" s="2" t="s">
         <v>255</v>
       </c>
-      <c r="C134" t="s">
+      <c r="C134" s="2" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="135" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A135" t="s">
+      <c r="A135" s="2" t="s">
         <v>265</v>
       </c>
-      <c r="B135" t="s">
+      <c r="B135" s="2" t="s">
         <v>255</v>
       </c>
-      <c r="C135" t="s">
+      <c r="C135" s="2" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="136" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A136" t="s">
+      <c r="A136" s="2" t="s">
         <v>254</v>
       </c>
-      <c r="B136" t="s">
+      <c r="B136" s="2" t="s">
         <v>255</v>
       </c>
-      <c r="C136" t="s">
+      <c r="C136" s="2" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="137" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A137" t="s">
+      <c r="A137" s="2" t="s">
         <v>269</v>
       </c>
-      <c r="B137" t="s">
+      <c r="B137" s="2" t="s">
         <v>255</v>
       </c>
-      <c r="C137" t="s">
+      <c r="C137" s="2" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="138" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A138" t="s">
+      <c r="A138" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B138" t="s">
+      <c r="B138" s="2" t="s">
         <v>255</v>
       </c>
-      <c r="C138" t="s">
+      <c r="C138" s="2" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="139" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A139" t="s">
+      <c r="A139" s="2" t="s">
         <v>272</v>
       </c>
-      <c r="B139" t="s">
+      <c r="B139" s="2" t="s">
         <v>255</v>
       </c>
-      <c r="C139" t="s">
+      <c r="C139" s="2" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="140" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A140" t="s">
+      <c r="A140" s="2" t="s">
         <v>274</v>
       </c>
-      <c r="B140" t="s">
+      <c r="B140" s="2" t="s">
         <v>275</v>
       </c>
-      <c r="C140" t="s">
+      <c r="C140" s="2" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="141" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A141" t="s">
+      <c r="A141" s="2" t="s">
         <v>277</v>
       </c>
-      <c r="B141" t="s">
+      <c r="B141" s="2" t="s">
         <v>275</v>
       </c>
-      <c r="C141" t="s">
+      <c r="C141" s="2" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="142" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A142" t="s">
+      <c r="A142" s="2" t="s">
         <v>279</v>
       </c>
-      <c r="B142" t="s">
+      <c r="B142" s="2" t="s">
         <v>275</v>
       </c>
-      <c r="C142" t="s">
+      <c r="C142" s="2" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="143" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A143" t="s">
+      <c r="A143" s="2" t="s">
         <v>279</v>
       </c>
-      <c r="B143" t="s">
+      <c r="B143" s="2" t="s">
         <v>275</v>
       </c>
-      <c r="C143" t="s">
+      <c r="C143" s="2" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="144" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A144" t="s">
+      <c r="A144" s="2" t="s">
         <v>279</v>
       </c>
-      <c r="B144" t="s">
+      <c r="B144" s="2" t="s">
         <v>275</v>
       </c>
-      <c r="C144" t="s">
+      <c r="C144" s="2" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="145" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A145" t="s">
+      <c r="A145" s="2" t="s">
         <v>283</v>
       </c>
-      <c r="B145" t="s">
+      <c r="B145" s="2" t="s">
         <v>275</v>
       </c>
-      <c r="C145" t="s">
+      <c r="C145" s="2" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="146" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A146" t="s">
+      <c r="A146" s="2" t="s">
         <v>285</v>
       </c>
-      <c r="B146" t="s">
+      <c r="B146" s="2" t="s">
         <v>275</v>
       </c>
-      <c r="C146" t="s">
+      <c r="C146" s="2" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="147" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A147" t="s">
+      <c r="A147" s="2" t="s">
         <v>287</v>
       </c>
-      <c r="B147" t="s">
+      <c r="B147" s="2" t="s">
         <v>288</v>
       </c>
-      <c r="C147" t="s">
+      <c r="C147" s="2" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="148" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A148" t="s">
+      <c r="A148" s="2" t="s">
         <v>290</v>
       </c>
-      <c r="B148" t="s">
+      <c r="B148" s="2" t="s">
         <v>288</v>
       </c>
-      <c r="C148" t="s">
+      <c r="C148" s="2" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="149" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A149" t="s">
+      <c r="A149" s="2" t="s">
         <v>292</v>
       </c>
-      <c r="B149" t="s">
+      <c r="B149" s="2" t="s">
         <v>288</v>
       </c>
-      <c r="C149" t="s">
+      <c r="C149" s="2" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="150" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A150" t="s">
+      <c r="A150" s="2" t="s">
         <v>294</v>
       </c>
-      <c r="B150" t="s">
+      <c r="B150" s="2" t="s">
         <v>288</v>
       </c>
-      <c r="C150" t="s">
+      <c r="C150" s="2" t="s">
         <v>295</v>
       </c>
     </row>
   </sheetData>
+  <autoFilter ref="A1:C1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>export</vt:lpstr>
+      <vt:lpstr>Records</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown</dc:creator>
   <dc:title/>
   <dc:subject/>
   <dc:description/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>