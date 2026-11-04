--- v0 (2026-09-17)
+++ v1 (2026-11-04)
@@ -1,3125 +1,3130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
-    <sheet sheetId="1" name="export" state="visible" r:id="rId4"/>
+    <sheet sheetId="1" name="Records" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1020" uniqueCount="1009">
   <si>
     <t>Név</t>
   </si>
   <si>
     <t>Cím</t>
   </si>
   <si>
     <t>Szolgáltatások</t>
   </si>
   <si>
     <t>Ajkai Magyar Imre Kórház</t>
   </si>
   <si>
     <t>8400 Ajka, Korányi Frigyes utca 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Ajkai Magyar Imre Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 88 521 800","email":null,"hours":null}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Ajkai Magyar Imre Kórház","unitName":null,"subtype":null,"phone":"88/521-800/193, 187","email":"gasztro@korhazajka.hu","hours":"Hétköznap: 07:00–15:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Ajkai Magyar Imre Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 88 521 800","email":null,"hours":null}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Ajkai Magyar Imre Kórház","unitName":null,"subtype":null,"phone":"88/521-800/193, 187","email":"gasztro@korhazajka.hu","hours":"Hétköznap: 07:00–15:00"}]}]</t>
   </si>
   <si>
     <t>BLESZ</t>
   </si>
   <si>
     <t>1051 Budapest, Hercegprímás utca 14-16.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"BLESZ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 1 428 8162","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"BLESZ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 1 428 8162","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>BUDAPEST FŐVÁROS II. Kerületi Önkormányzat Egészségügyi Szolgálata - Községház u.</t>
   </si>
   <si>
     <t>1028 Budapest, Községház utca 12.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"BUDAPEST FŐVÁROS II. Kerületi Önkormányzat Egészségügyi Szolgálata - Községház u.","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 1 489 4178","email":null,"hours":"H: 13:00–19:00, Sz: 08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"BUDAPEST FŐVÁROS II. Kerületi Önkormányzat Egészségügyi Szolgálata - Községház u.","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 1 489 4178","email":null,"hours":"H: 13:00–19:00, Sz: 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>BVKK Rendelőintézet, Szeghalom</t>
   </si>
   <si>
     <t>5520 Szeghalom, Ady utca 1/b.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"BVKK Rendelőintézet, Szeghalom","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(66) 371-796, (66) 473-589, (66) 473-590","email":null,"hours":"H, Sz, Cs: 08:00–15:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"BVKK Rendelőintézet, Szeghalom","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(66) 371-796, (66) 473-589, (66) 473-590","email":null,"hours":"H, Sz, Cs: 08:00–15:00"}]}]</t>
   </si>
   <si>
     <t>Bajai Szent Rókus Kórház</t>
   </si>
   <si>
     <t>6500 Baja, Rókus utca 10.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Bajai Szent Rókus Kórház","unitName":"Mammográfia","subtype":null,"phone":"79/422-233/2711","email":null,"hours":null}]}, {"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Bajai Szent Rókus Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 79 422 010","email":null,"hours":"H-P: 07:00–15:00"}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Bajai Szent Rókus Kórház","unitName":"Mammográfia","subtype":null,"phone":"79/422-233/2711","email":null,"hours":null}]},{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Bajai Szent Rókus Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 79 422 010","email":null,"hours":"H-P: 07:00–15:00"}]}]</t>
   </si>
   <si>
     <t>Bajsz-Berta Anita</t>
   </si>
   <si>
     <t>8956 Páka, Táncsics utca 4.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Bajsz-Berta Anita","unitName":null,"subtype":"Védőnő","phone":"+36 30 630 8058","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Bajsz-Berta Anita","unitName":null,"subtype":"Védőnő","phone":"+36 30 630 8058","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Balamzújvárosi Városi Egészségügyi Intézmény</t>
   </si>
   <si>
     <t>4060 Balmazújváros, Dózsa György utca 5-7.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Balamzújvárosi Városi Egészségügyi Intézmény","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 52 580 152","email":null,"hours":"H, SZ: 13:00–19:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Balamzújvárosi Városi Egészségügyi Intézmény","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 52 580 152","email":null,"hours":"H, SZ: 13:00–19:00"}]}]</t>
   </si>
   <si>
     <t>Balassagyarmati Dr.Kenessey Albert Kórház-Rendelőintézet</t>
   </si>
   <si>
     <t>2660 Balassagyarmat, Rákóczi fejedelem út 125-127.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Balassagyarmati Dr.Kenessey Albert Kórház-Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(35) 505-030, (35) 505-015, (35) 505-020","email":null,"hours":"H-P: 08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Balassagyarmati Dr.Kenessey Albert Kórház-Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(35) 505-030, (35) 505-015, (35) 505-020","email":null,"hours":"H-P: 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Balatonalmádi Rendelőintézet</t>
   </si>
   <si>
     <t>8220 Balatonalmádi, Petőfi Sándor út 2-4.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Balatonalmádi Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 88 599 900","email":null,"hours":"K, P: 08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Balatonalmádi Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 88 599 900","email":null,"hours":"K, P: 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Balatonboglári Dr. Török Sándor Egészségügyi Központ</t>
   </si>
   <si>
     <t>8630 Balatonboglár, Vikár Béla utca 4.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Balatonboglári Dr. Török Sándor Egészségügyi Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(85) 550-464/23","email":null,"hours":"H: 08:30–11:30, K: 07:00–12:00, Cs: 07:00–13:00, P: 07:00–11:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Balatonboglári Dr. Török Sándor Egészségügyi Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(85) 550-464/23","email":null,"hours":"H: 08:30–11:30, K: 07:00–12:00, Cs: 07:00–13:00, P: 07:00–11:00"}]}]</t>
   </si>
   <si>
     <t>Balatonfüredi Városi Szakorvosi Rendelőintézet</t>
   </si>
   <si>
     <t>8230 Balatonfüred, Csárda utca 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Balatonfüredi Városi Szakorvosi Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(87) 580-886/743","email":null,"hours":"H: 08:30–15:00, K: 08:30–14:30, Sz: 08:30–14:00, Cs: 08:00–14:00, P: 08:00–13:30"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Balatonfüredi Városi Szakorvosi Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(87) 580-886/743","email":null,"hours":"H: 08:30–15:00, K: 08:30–14:30, Sz: 08:30–14:00, Cs: 08:00–14:00, P: 08:00–13:30"}]}]</t>
   </si>
   <si>
     <t>Balla Szilvia</t>
   </si>
   <si>
     <t>2098 Pilisszentkereszt, Dobogókői út 2.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Balla Szilvia","unitName":null,"subtype":"Védőnő","phone":"+36 30 206 9798","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Balla Szilvia","unitName":null,"subtype":"Védőnő","phone":"+36 30 206 9798","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Balogh Andrea</t>
   </si>
   <si>
     <t>7173 Zomba, Alkotmány utca 7.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Balogh Andrea","unitName":null,"subtype":"Védőnő","phone":"+36 30 071 2832","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Balogh Andrea","unitName":null,"subtype":"Védőnő","phone":"+36 30 071 2832","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Bangháné Szendrő Erzsébet</t>
   </si>
   <si>
     <t>9763 Vasszécseny, Petőfi utca 11.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Bangháné Szendrő Erzsébet","unitName":null,"subtype":"Védőnő","phone":"+36 30 280 7077","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Bangháné Szendrő Erzsébet","unitName":null,"subtype":"Védőnő","phone":"+36 30 280 7077","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Barabásné Fehér Krisztina</t>
   </si>
   <si>
     <t>8200 Veszprém, Kabay J. utca 2.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Barabásné Fehér Krisztina","unitName":null,"subtype":"Védőnő","phone":"+36 20 360 3241","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Barabásné Fehér Krisztina","unitName":null,"subtype":"Védőnő","phone":"+36 20 360 3241","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Barcsi Kistérségi Járóbetegellátó Központ</t>
   </si>
   <si>
     <t>7570 Barcs, Kálmán Imre utca 10.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Barcsi Kistérségi Járóbetegellátó Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 82 565 490","email":null,"hours":"H: 07:00–12:00, K: 07:00–14:30, Sz: 07:00–14:00, Cs: 12:30–16:00, P: 07:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Barcsi Kistérségi Járóbetegellátó Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 82 565 490","email":null,"hours":"H: 07:00–12:00, K: 07:00–14:30, Sz: 07:00–14:00, Cs: 12:30–16:00, P: 07:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Bernáthné Nagy Mária</t>
   </si>
   <si>
     <t>3294 Tarnaörs, Ady E. út 1/1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Bernáthné Nagy Mária","unitName":null,"subtype":"Védőnő","phone":"+36 30 584 0378","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Bernáthné Nagy Mária","unitName":null,"subtype":"Védőnő","phone":"+36 30 584 0378","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Betegápoló Irgalmas Rend</t>
   </si>
   <si>
     <t>1027 Budapest, Frankel Leó utca 31</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Betegápoló Irgalmas Rend","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 30 738 5249","email":null,"hours":"K, Cs: 13:00–17:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Betegápoló Irgalmas Rend","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 30 738 5249","email":null,"hours":"K, Cs: 13:00–17:00"}]}]</t>
   </si>
   <si>
     <t>Biatorbágyi Egészségház</t>
   </si>
   <si>
     <t>2051 Biatorbágy, Mester utca 2.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Biatorbágyi Egészségház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 23 534 560","email":null,"hours":"H:16:30–18:00, Cs:09:30–13:30, 15:00–19:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Biatorbágyi Egészségház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 23 534 560","email":null,"hours":"H:16:30–18:00, Cs:09:30–13:30, 15:00–19:00"}]}]</t>
   </si>
   <si>
     <t>Bicskei Egészségügyi Központ Szolgáltató Nonprofit Kft.</t>
   </si>
   <si>
     <t>2060 Bicske, Kossuth tér 17.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Bicskei Egészségügyi Központ Szolgáltató Nonprofit Kft.","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 22 567 520","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Bicskei Egészségügyi Központ Szolgáltató Nonprofit Kft.","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 22 567 520","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Biáth Péter Gáborné</t>
   </si>
   <si>
     <t>3300 Eger, Vallon utca 4.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Biáth Péter Gáborné","unitName":null,"subtype":"Védőnő","phone":"+36 30 583 9998","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Biáth Péter Gáborné","unitName":null,"subtype":"Védőnő","phone":"+36 30 583 9998","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Bolvári Éva</t>
   </si>
   <si>
     <t>7132 Bogyiszló, Kossuth utca 14.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Bolvári Éva","unitName":null,"subtype":"Védőnő","phone":"+36 30 529 0135","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Bolvári Éva","unitName":null,"subtype":"Védőnő","phone":"+36 30 529 0135","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Bonyhádi Kórház és Rendelőintézet Nőgyógyászati Szakrendelő</t>
   </si>
   <si>
     <t>7150 Bonyhád, Bajcsy-Zsilinszky Endre utca 25.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Bonyhádi Kórház és Rendelőintézet","unitName":"Nőgyógyászati Szakrendelő","subtype":"Egészségügyi szolgáltató","phone":"(74) 550-999/935-ös mellék","email":null,"hours":"H-P: 07:30–14:20"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Bonyhádi Kórház és Rendelőintézet","unitName":"Nőgyógyászati Szakrendelő","subtype":"Egészségügyi szolgáltató","phone":"(74) 550-999/935-ös mellék","email":null,"hours":"H-P: 07:30–14:20"}]}]</t>
   </si>
   <si>
     <t>Borsod-Abaúj-Zemplén Vármegyei Központi Kórház és Egyetemi Oktatókórház Diósgyőri Tagkórház - Mammográfiás Szűrőcentrum</t>
   </si>
   <si>
     <t>3533 Miskolc, Kórház utca 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Borsod-Abaúj-Zemplén Vármegyei Központi Kórház és Egyetemi Oktatókórház","unitName":"Diósgyőri Tagkórház – Mammográfiás Szűrőcentrum","subtype":null,"phone":"+36 46 531 772","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Borsod-Abaúj-Zemplén Vármegyei Központi Kórház és Egyetemi Oktatókórház","unitName":"Diósgyőri Tagkórház – Mammográfiás Szűrőcentrum","subtype":null,"phone":"+36 46 531 772","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Borsod-Abaúj-Zemplén Vármegyei Központi Kórház és Egyetemi Oktatókórház – Központi Telephely</t>
   </si>
   <si>
     <t>3526 Miskolc, Szentpéteri kapu 72-76.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Borsod-Abaúj-Zemplén Vármegyei Központi Kórház és Egyetemi Oktatókórház","unitName":"Képalkotó Diagnosztikai Centrum – Emlőszűrő és Emlődiagnosztikai Osztály","subtype":null,"phone":"+36 30 407 0011","email":null,"hours":null}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Borsod-Abaúj-Zemplén Vármegyei Központi Kórház és Egyetemi Oktatókórház","unitName":null,"subtype":null,"phone":"+36(46)515-200/11778","email":"crcszures@bazmkorhaz.hu","hours":"Hétfő-Péntek: 11:00–13:00"}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Borsod-Abaúj-Zemplén Vármegyei Központi Kórház és Egyetemi Oktatókórház","unitName":"Képalkotó Diagnosztikai Centrum – Emlőszűrő és Emlődiagnosztikai Osztály","subtype":null,"phone":"+36 30 407 0011","email":null,"hours":null}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Borsod-Abaúj-Zemplén Vármegyei Központi Kórház és Egyetemi Oktatókórház","unitName":null,"subtype":null,"phone":"+36(46)515-200/11778, +36(46)515-262","email":"crcszures@bazmkorhaz.hu","hours":"Hétfő-Péntek: 11:00–13:00"}]}]</t>
   </si>
   <si>
     <t>Borsod-Abaúj-Zemplén Vármegyei Központi Kórház és Egyetemi Oktatókórház – Semmelweis Tagkórház</t>
   </si>
   <si>
     <t>3529 Miskolc, Csabai kapu 9-11.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Borsod-Abaúj-Zemplén Vármegyei Központi Kórház és Egyetemi Oktatókórház","unitName":"Semmelweis Tagkórház – Képalkotó Diagnosztikai Centrum – Semmelweis Radiológiai Osztály – Emlőszűrő és Emlődiagnosztikai Részleg","subtype":null,"phone":"06-46-555-666/31412, 06-30/682-3721","email":null,"hours":null}]}, {"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Borsod-Abaúj-Zemplén Vármegyei Központi Kórház és Egyetemi Oktatókórház","unitName":"Semmelweis Tagkórház – Szülészeti és Nőgyógyászati Centrum – III. és IV. Nőgyógyászati szakrendelés","subtype":"Egészségügyi szolgáltató","phone":"(46) 555-666/31268","email":null,"hours":"H-P: 08:00–14:00"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Borsod-Abaúj-Zemplén Vármegyei Központi Kórház és Egyetemi Oktatókórház","unitName":"Semmelweis Tagkórház","subtype":null,"phone":"+36(46)555-666/31457","email":null,"hours":"Hétfő-Péntek: 07:30–14:30"}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Borsod-Abaúj-Zemplén Vármegyei Központi Kórház és Egyetemi Oktatókórház","unitName":"Semmelweis Tagkórház – Képalkotó Diagnosztikai Centrum – Semmelweis Radiológiai Osztály – Emlőszűrő és Emlődiagnosztikai Részleg","subtype":null,"phone":"06-46-555-666/31412, 06-30/682-3721","email":null,"hours":null}]},{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Borsod-Abaúj-Zemplén Vármegyei Központi Kórház és Egyetemi Oktatókórház","unitName":"Semmelweis Tagkórház – Szülészeti és Nőgyógyászati Centrum – III. és IV. Nőgyógyászati szakrendelés","subtype":"Egészségügyi szolgáltató","phone":"(46) 555-666/31268","email":null,"hours":"H-P: 08:00–14:00"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Borsod-Abaúj-Zemplén Vármegyei Központi Kórház és Egyetemi Oktatókórház","unitName":"Semmelweis Tagkórház","subtype":null,"phone":"+36(46)555-666/31457","email":null,"hours":"Hétfő-Péntek: 07:30–14:30"}]}]</t>
   </si>
   <si>
     <t>Budakeszi Egészségügyi Központ</t>
   </si>
   <si>
     <t>2092 Budakeszi, FQ utca 179.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Budakeszi Egészségügyi Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 20 362 7065","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Budakeszi Egészségügyi Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 20 362 7065","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Budapest Főváros XV. Kerületi Önkormányzat Dr. Vass László Egészségügyi Intézmény</t>
   </si>
   <si>
     <t>1152 Budapest, Rákos út 77/a.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Budapest Főváros XV. Kerületi Önkormányzat Dr. Vass László Egészségügyi Intézmény","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 1 506 0134","email":null,"hours":"H-Cs: 08:00–20:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Budapest Főváros XV. Kerületi Önkormányzat Dr. Vass László Egészségügyi Intézmény","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 1 506 0134","email":null,"hours":"H-Cs: 08:00–20:00"}]}]</t>
   </si>
   <si>
     <t>Budapest Főváros XXIII. kerület Soroksár Önkormányzatának Dr. Nádor Ödön Egészségügyi Intézménye</t>
   </si>
   <si>
     <t>1238 Budapest, Táncsics Mihály utca 104.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Budapest Főváros XXIII. kerület Soroksár Önkormányzatának Dr. Nádor Ödön Egészségügyi Intézménye","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(1) 286-01-13/158, 168","email":null,"hours":"H-Sz:15:00–20:00, Cs: 08:00–13:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Budapest Főváros XXIII. kerület Soroksár Önkormányzatának Dr. Nádor Ödön Egészségügyi Intézménye","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(1) 286-01-13/158, 168","email":null,"hours":"H-Sz:15:00–20:00, Cs: 08:00–13:00"}]}]</t>
   </si>
   <si>
     <t>Budapest XXI. Kerület Csepel Önkormányzata Tóth Ilona Egészségügyi Szolgálat</t>
   </si>
   <si>
     <t>1212 Budapest, Görgey Artúr tér 8.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Budapest XXI. Kerület Csepel Önkormányzata Tóth Ilona Egészségügyi Szolgálat","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 1 427 5100","email":null,"hours":"H: 08:00–20:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Budapest XXI. Kerület Csepel Önkormányzata Tóth Ilona Egészségügyi Szolgálat","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 1 427 5100","email":null,"hours":"H: 08:00–20:00"}]}]</t>
   </si>
   <si>
     <t>Budapesti Bajcsy-Zsilinszki Kórház Rendelőintézet Gyömrői Rendelőintézet</t>
   </si>
   <si>
     <t>2230 Gyömrő, Szt. István út 15.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Budapesti Bajcsy-Zsilinszki Kórház Rendelőintézet Gyömrői Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 1 432 9548","email":null,"hours":"Péntek"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Budapesti Bajcsy-Zsilinszki Kórház Rendelőintézet Gyömrői Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 1 432 9548","email":null,"hours":"Péntek"}]}]</t>
   </si>
   <si>
     <t>Budapesti Bajcsy-Zsilinszky Kórház és Rendelőintézet</t>
   </si>
   <si>
     <t>1106 Budapest, Maglódi út 89-91.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Budapesti Bajcsy-Zsilinszky Kórház és Rendelőintézet","unitName":"X. kerületi nőgyógyászati szakrendelés","subtype":"Egészségügyi szolgáltató","phone":"+36 1 433 3483","email":null,"hours":"H-P: 07:00–19:00"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Budapesti Bajcsy-Zsilinszky Kórház és Rendelőintézet","unitName":null,"subtype":null,"phone":"+36 20 489 4557","email":"gastro@bajcsy.hu","hours":"Hétfő-Péntek: 10:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Budapesti Bajcsy-Zsilinszky Kórház és Rendelőintézet","unitName":"X. kerületi nőgyógyászati szakrendelés","subtype":"Egészségügyi szolgáltató","phone":"+36 1 433 3483","email":null,"hours":"H-P: 07:00–19:00"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Budapesti Bajcsy-Zsilinszky Kórház és Rendelőintézet","unitName":null,"subtype":null,"phone":"+36 20 489 4557","email":"gastro@bajcsy.hu","hours":"Hétfő-Péntek: 10:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Budapesti Bajcsy-Zsilinszky Kórház és Rendelőintézet XVII. Ker nőgyógyászati szakrendelés</t>
   </si>
   <si>
     <t>1173 Budapest, Ferihegyi út 95.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Budapesti Bajcsy-Zsilinszky Kórház és Rendelőintézet","unitName":"XVII. Ker nőgyógyászati szakrendelés","subtype":"Egészségügyi szolgáltató","phone":"+36 1 254 0534","email":null,"hours":"H-P: 07:00–19:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Budapesti Bajcsy-Zsilinszky Kórház és Rendelőintézet","unitName":"XVII. Ker nőgyógyászati szakrendelés","subtype":"Egészségügyi szolgáltató","phone":"+36 1 254 0534","email":null,"hours":"H-P: 07:00–19:00"}]}]</t>
   </si>
   <si>
     <t>Budapesti Bajcsy_Zsilinszky Kórház Monori Rendelőintézete</t>
   </si>
   <si>
     <t>2200 Monor, Balassa Bálint utca 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Budapesti Bajcsy_Zsilinszky Kórház Monori Rendelőintézete","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 1 432 9607, +36 1 432 9608, 2171 mellék","email":null,"hours":"H: 08:00–14:00, K: 09:30–15:30, Sz: 07:00–12:00, Cs: 08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Budapesti Bajcsy_Zsilinszky Kórház Monori Rendelőintézete","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 1 432 9607, +36 1 432 9608, 2171 mellék","email":null,"hours":"H: 08:00–14:00, K: 09:30–15:30, Sz: 07:00–12:00, Cs: 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Budapesti Jahn Ferenc Dél-pesti Kórház és Rendelőintézet</t>
   </si>
   <si>
     <t>1204 Budapest, Ady Endre utca 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Budapesti Jahn Ferenc Dél-pesti Kórház és Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 1 289 6200","email":null,"hours":"H-P: 07:00–15:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Budapesti Jahn Ferenc Dél-pesti Kórház és Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 1 289 6200","email":null,"hours":"H-P: 07:00–15:00"}]}]</t>
   </si>
   <si>
     <t>Budapesti Péterfy Sándor Utcai Kórház-Rendelőintézet</t>
   </si>
   <si>
     <t>1076 Budapest, Péterfy Sándor utca 8-20.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Budapesti Péterfy Sándor Utcai Kórház-Rendelőintézet","unitName":null,"subtype":null,"phone":"+36(1)461-4700/1397 mellék","email":"endoscopia@peterfykh.hu","hours":"Hétfő-Péntek: 10:00–12:00"}]}</t>
+    <t>[{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Budapesti Péterfy Sándor Utcai Kórház-Rendelőintézet","unitName":null,"subtype":null,"phone":"+36(1)461-4700/1397 mellék","email":"endoscopia@peterfykh.hu","hours":"Hétfő-Péntek: 10:00–12:00"}]}]</t>
   </si>
   <si>
     <t>Budapesti Szent Margit Kórház</t>
   </si>
   <si>
     <t>1032 Budapest, Bécsi út 132.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Budapesti Szent Margit Kórház","unitName":"Mammográfia","subtype":null,"phone":"+36 30 494 9447, +36 30 430 4830","email":null,"hours":null}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Budapesti Szent Margit Kórház","unitName":null,"subtype":null,"phone":"+36(1)430-4800/1107","email":null,"hours":"Hétfő-Péntek: 13:00–14:30"}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Budapesti Szent Margit Kórház","unitName":"Mammográfia","subtype":null,"phone":"+36 30 494 9447, +36 30 430 4830","email":null,"hours":null}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Budapesti Szent Margit Kórház","unitName":null,"subtype":null,"phone":"+36(1)430-4800/1107","email":null,"hours":"Hétfő-Péntek: 13:00–14:30"}]}]</t>
   </si>
   <si>
     <t>Budapesti Uzsoki Utcai Kórház</t>
   </si>
   <si>
     <t>1145 Budapest, Uzsoki utca 29-41.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Budapesti Uzsoki Utcai Kórház","unitName":null,"subtype":null,"phone":"467-37-00/1532","email":null,"hours":null}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Budapesti Uzsoki Utcai Kórház","unitName":null,"subtype":null,"phone":"+36 1 467 3705","email":"taller@uzsoki.hu","hours":"Hétfő: 13:00–16:00"}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Budapesti Uzsoki Utcai Kórház","unitName":null,"subtype":null,"phone":"467-37-00/1532","email":null,"hours":null}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Budapesti Uzsoki Utcai Kórház","unitName":null,"subtype":null,"phone":"+36 1 467 3705","email":"taller@uzsoki.hu","hours":"Hétfő: 13:00–16:00"}]}]</t>
   </si>
   <si>
     <t>Budapesti Uzsoki Utcai Kórház Onkológiai Gondozó</t>
   </si>
   <si>
     <t>1145 Budapest, Amerikai út 50.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Budapesti Uzsoki Utcai Kórház Onkológiai Gondozó","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 1 222 1827","email":null,"hours":"H-P: 08:00–17:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Budapesti Uzsoki Utcai Kórház Onkológiai Gondozó","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 1 222 1827","email":null,"hours":"H-P: 08:00–17:00"}]}]</t>
   </si>
   <si>
     <t>Budavári Önkormányzat Egészségügyi Szolgálata</t>
   </si>
   <si>
     <t>1122 Budapest, Maros utca 16/B</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Budavári Önkormányzat Egészségügyi Szolgálata","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 70 489 4066","email":null,"hours":"H: 08:00–14:00, K: 08:00–20:00, Sz: 14:00–20:00, Cs: 14:00–16:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Budavári Önkormányzat Egészségügyi Szolgálata","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 70 489 4066","email":null,"hours":"H: 08:00–14:00, K: 08:00–20:00, Sz: 14:00–20:00, Cs: 14:00–16:00"}]}]</t>
   </si>
   <si>
     <t>Bács-Kiskun Vármegyei Oktatókórház</t>
   </si>
   <si>
     <t>6000 Kecskemét, Nyíri út 38.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"MaMMa Egészségügyi Zrt.","unitName":"MaMMa Szűrő és Diagnosztikai Központ","subtype":null,"phone":"+36 21 350 0380","email":null,"hours":null}]}, {"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Bács-Kiskun Vármegyei Oktatókórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(76) 519-888, (76) 519-883, 1812","email":null,"hours":"H, K, Cs 08:00–14:30 P: 08:00–13:00"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Bács-Kiskun Vármegyei Oktatókórház","unitName":null,"subtype":null,"phone":"+36 30 873 5849","email":null,"hours":"Hétköznap: 11:00–15:00"}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"MaMMa Egészségügyi Zrt.","unitName":"MaMMa Szűrő és Diagnosztikai Központ","subtype":null,"phone":"+36 21 350 0380","email":null,"hours":null}]},{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Bács-Kiskun Vármegyei Oktatókórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(76) 519-888, (76) 519-883, 1812","email":null,"hours":"H, K, Cs 08:00–14:30 P: 08:00–13:00"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Bács-Kiskun Vármegyei Oktatókórház","unitName":null,"subtype":null,"phone":"+36 30 873 5849","email":"vastagbelszures@kmk.hu","hours":"Hétköznap: 10:00-12:00 és 13:00-15:00"}]}]</t>
   </si>
   <si>
     <t>Bács-Kiskun Vármegyei Oktatókórház Kalocsai Telephelye</t>
   </si>
   <si>
     <t>6300 Kalocsa, Kossuth L. utca 34-36.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Bács-Kiskun Vármegyei Oktatókórház Kalocsai Telephelye","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(78) 564-360, (78) 564-359","email":null,"hours":"H, P: 08:00–13:00, K, Sz, Cs: 08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Bács-Kiskun Vármegyei Oktatókórház Kalocsai Telephelye","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(78) 564-360, (78) 564-359","email":null,"hours":"H, P: 08:00–13:00, K, Sz, Cs: 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Bács-Kiskun Vármegyei Oktatókórház Kiskunfélegyházi Telephely</t>
   </si>
   <si>
     <t>6100 Kiskunfélegyháza, Fadrusz János utca 4.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Bács-Kiskun Vármegyei Oktatókórház Kiskunfélegyházi Telephely","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 76 801 675","email":null,"hours":"H, K, Cs: 08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Bács-Kiskun Vármegyei Oktatókórház Kiskunfélegyházi Telephely","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 76 801 675","email":null,"hours":"H, K, Cs: 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Bácsalmási Egészségközpont</t>
   </si>
   <si>
     <t>6430 Bácsalmás, Hősök tere 14.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Bácsalmási Egészségközpont","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 79 200 031","email":null,"hours":"H: 08:00–19:00, K: 07:00–15:30, Sz: 16:30–21:00, Cs: 16:30–19:30, P: 11:00–19:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Bácsalmási Egészségközpont","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 79 200 031","email":null,"hours":"H: 08:00–19:00, K: 07:00–15:30, Sz: 16:30–21:00, Cs: 16:30–19:30, P: 11:00–19:00"}]}]</t>
   </si>
   <si>
     <t>Békés Vármegyei Központi Kórház Dr. Réthy Pál Tagkórház</t>
   </si>
   <si>
     <t>5600 Békéscsaba, Gyulai út 18.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Békés Vármegyei Központi Kórház","unitName":"Dr. Réthy Pál Tagkórház","subtype":null,"phone":"+36 66 555 329","email":null,"hours":null}]}, {"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Békés Vármegyei Központi Kórház","unitName":"Dr. Réthy Pál Tagkórház","subtype":"Egészségügyi szolgáltató","phone":"+36 66 555 444","email":null,"hours":"08:00–14:00"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Békés Vármegyei Központi Kórház","unitName":"Dr. Réthy Pál Tagkórház","subtype":null,"phone":"+36(66)555-593, +36(66)555-444","email":"geabcs@bmkk.eu","hours":"Hétfő-Péntek: 08:00–09:00 és 14:00–16:00"}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Békés Vármegyei Központi Kórház","unitName":"Dr. Réthy Pál Tagkórház","subtype":null,"phone":"+36 66 555 329","email":null,"hours":null}]},{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Békés Vármegyei Központi Kórház","unitName":"Dr. Réthy Pál Tagkórház","subtype":"Egészségügyi szolgáltató","phone":"+36 66 555 444","email":null,"hours":"08:00–14:00"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Békés Vármegyei Központi Kórház","unitName":"Dr. Réthy Pál Tagkórház","subtype":null,"phone":"+36(66)555-593, +36(66)555-444","email":"geabcs@bmkk.eu","hours":"Hétfő-Péntek: 08:00–09:00 és 14:00–16:00"}]}]</t>
   </si>
   <si>
     <t>Békés Vármegyei Központi Kórház Pándy Kálmán Tagkórház</t>
   </si>
   <si>
     <t>5700 Gyula, Semmelweis utca 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Békés Vármegyei Központi Kórház","unitName":"Pándy Kálmán Tagkórház","subtype":null,"phone":"+36 66 555 444","email":null,"hours":null}]}, {"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Békés Vármegyei Központi Kórház","unitName":"Pándy Kálmán Tagkórház","subtype":"Egészségügyi szolgáltató","phone":"+36 66 555 444","email":null,"hours":"08:00–14:00"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Békés Vármegyei Központi Kórház","unitName":"Pándy Kálmán Tagkórház","subtype":null,"phone":"+36(66)526-526/2680, +36(66)555-444","email":"idopontfoglalas@bmkk.eu","hours":"Hétfő-Péntek: 07:00–15:00"}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Békés Vármegyei Központi Kórház","unitName":"Pándy Kálmán Tagkórház","subtype":null,"phone":"+36 66 555 444","email":null,"hours":null}]},{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Békés Vármegyei Központi Kórház","unitName":"Pándy Kálmán Tagkórház","subtype":"Egészségügyi szolgáltató","phone":"+36 66 555 444","email":null,"hours":"08:00–14:00"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Békés Vármegyei Központi Kórház","unitName":"Pándy Kálmán Tagkórház","subtype":null,"phone":"+36(66)526-526/2680, +36(66)555-444","email":"idopontfoglalas@bmkk.eu","hours":"Hétfő-Péntek: 07:00–15:00"}]}]</t>
   </si>
   <si>
     <t>Békési Gyógyászati Központ és Gyógyfürdő</t>
   </si>
   <si>
     <t>5630 Békés, József Attila utca 5.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Békési Gyógyászati Központ és Gyógyfürdő","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 66 411 022","email":null,"hours":"H: 08:00–14:00, 14:30–18:30; K: 08:00–14:00; Sze: 14:30–18:30; Cs: 14:30–18:30"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Békési Gyógyászati Központ és Gyógyfürdő","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 66 411 022","email":null,"hours":"H: 08:00–14:00, 14:30–18:30; K: 08:00–14:00; Sze: 14:30–18:30; Cs: 14:30–18:30"}]}]</t>
   </si>
   <si>
     <t>Ceglédi Toldy Ferenc Kórház és Rendelőintézet</t>
   </si>
   <si>
     <t>2700 Cegléd, Törteli út 1-3.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Ceglédi Toldy Ferenc Kórház és Rendelőintézet","unitName":"Komplex Mammográfiás Központ","subtype":null,"phone":"53/310 011/142","email":null,"hours":null}]}, {"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Ceglédi Toldy Ferenc Kórház és Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(53)505-651, (30) 646-4141","email":null,"hours":"H-P: 08:00–14:00"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Ceglédi Toldy Ferenc Kórház és Rendelőintézet","unitName":null,"subtype":null,"phone":"+36(53)310-011/170","email":null,"hours":"Hétköznap: 08:00–09:00 és 14:00–15:00"}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Ceglédi Toldy Ferenc Kórház és Rendelőintézet","unitName":"Komplex Mammográfiás Központ","subtype":null,"phone":"53/310 011/142","email":null,"hours":null}]},{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Ceglédi Toldy Ferenc Kórház és Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(53)505-651, (30) 646-4141","email":null,"hours":"H-P: 08:00–14:00"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Ceglédi Toldy Ferenc Kórház és Rendelőintézet","unitName":null,"subtype":null,"phone":"+36(53)310-011/170","email":null,"hours":"Hétköznap: 08:00–09:00 és 14:00–15:00"}]}]</t>
   </si>
   <si>
     <t>Ceglédi Toldy Ferenc Kórház és Rendelőintézet  II. Telephely</t>
   </si>
   <si>
     <t>2700 Cegléd, Rákóczi út 7.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Ceglédi Toldy Ferenc Kórház és Rendelőintézet  II. Telephely","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":null,"email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Ceglédi Toldy Ferenc Kórház és Rendelőintézet  II. Telephely","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":null,"email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Csenger Város Önkormányzata Népjóléti és Szociális Alapszolgáltatási Központ</t>
   </si>
   <si>
     <t>4765 Csenger, Ady E. utca 20</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Csenger Város Önkormányzata Népjóléti és Szociális Alapszolgáltatási Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 30 616 8278","email":null,"hours":"H: 08:00–12:00, Cs: 10:00–16:00, P: 08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Csenger Város Önkormányzata Népjóléti és Szociális Alapszolgáltatási Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 30 616 8278","email":null,"hours":"H: 08:00–12:00, Cs: 10:00–16:00, P: 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Csepreg Város Egészségháza</t>
   </si>
   <si>
     <t>9735 Csepreg, Kossuth utca 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Csepreg Város Egészségháza","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(94) 365-448, (30) 579-16-55","email":null,"hours":"H: 13:00–16:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Csepreg Város Egészségháza","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(94) 365-448, (30) 579-16-55","email":null,"hours":"H: 13:00–16:00"}]}]</t>
   </si>
   <si>
     <t>Csornai Margit Kórház</t>
   </si>
   <si>
     <t>9300 Csorna, Soproni út 64.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Csornai Margit Kórház","unitName":"Mammográfia","subtype":null,"phone":"+36 96 590 590","email":null,"hours":null}]}, {"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Csornai Margit Kórház","unitName":"Szülészet-Nőgyógyászati Szakrendelő","subtype":"Egészségügyi szolgáltató","phone":"+36 96 590 575","email":null,"hours":"H, K, Sz, P: 08:00–16:00, Cs: 08:00–15:00"}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Csornai Margit Kórház","unitName":"Mammográfia","subtype":null,"phone":"+36 96 590 590","email":null,"hours":null}]},{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Csornai Margit Kórház","unitName":"Szülészet-Nőgyógyászati Szakrendelő","subtype":"Egészségügyi szolgáltató","phone":"+36 96 590 575","email":null,"hours":"H, K, Sz, P: 08:00–16:00, Cs: 08:00–15:00"}]}]</t>
   </si>
   <si>
     <t>Csurgói Járóbeteg-szakellátó Központ</t>
   </si>
   <si>
     <t>8840 Csurgó, Soltra utca 14</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Csurgói Járóbeteg-szakellátó Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(82) 571-236, (82) 571- 233","email":null,"hours":"H, K, P: 07:30–15:30, Sz: 07:30–14:30"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Csurgói Járóbeteg-szakellátó Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(82) 571-236, (82) 571- 233","email":null,"hours":"H, K, P: 07:30–15:30, Sz: 07:30–14:30"}]}]</t>
   </si>
   <si>
     <t>Debreceni Egyetem Klinikai Központ (Kenézy Gyula Campus)</t>
   </si>
   <si>
     <t>4031 Debrecen, Bartók Béla út 2-26.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Debreceni Egyetem Klinikai Központ (Kenézy Gyula Campus)","unitName":null,"subtype":null,"phone":"+36 52 411 600, 42104 mellék (H–Cs), +36 52 411 600, 41069 vagy 41830 mellék (P)","email":"vastagbelszures.elojegyzes@med.unideb.hu","hours":"Hétfő-Csütörtök: 09:00–12:00; Péntek: 08:00–12:00"}]}</t>
+    <t>[{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Debreceni Egyetem Klinikai Központ (Kenézy Gyula Campus)","unitName":null,"subtype":null,"phone":"+36 52 411 600, 42104 mellék (H–Cs), +36 52 411 600, 41069 vagy 41830 mellék (P)","email":"vastagbelszures.elojegyzes@med.unideb.hu","hours":"Hétfő-Csütörtök: 09:00–12:00; Péntek: 08:00–12:00"}]}]</t>
   </si>
   <si>
     <t>Debreceni Egyetem Klinikai Központ (Nagyerdei Campus)</t>
   </si>
   <si>
     <t>4032 Debrecen, Nagyerdei körút 98.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Debreceni Egyetem Klinikai Központ (Nagyerdei Campus)","unitName":null,"subtype":null,"phone":"+36 52 411 600, 42104 mellék (H–Cs), +36 52 411 600, 41069 vagy 41830 mellék (P)","email":"vastagbelszures.elojegyzes@med.unideb.hu","hours":"Hétfő-Csütörtök: 09:00–12:00; Péntek: 08:00–12:00"}]}</t>
+    <t>[{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Debreceni Egyetem Klinikai Központ (Nagyerdei Campus)","unitName":null,"subtype":null,"phone":"+36 52 411 600, 42104 mellék (H–Cs), +36 52 411 600, 41069 vagy 41830 mellék (P)","email":"vastagbelszures.elojegyzes@med.unideb.hu","hours":"Hétfő-Csütörtök: 09:00–12:00; Péntek: 08:00–12:00"}]}]</t>
   </si>
   <si>
     <t>Debreceni Egyetem Klinikai Központ -(Berettyóújfalui Gróf Tisza István Campus)</t>
   </si>
   <si>
     <t>4100 Berettyóújfalu, Orbán B. tér 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Debreceni Egyetem Klinikai Központ -(Berettyóújfalui Gróf Tisza István Campus)","unitName":null,"subtype":null,"phone":"+36 54 507 588","email":null,"hours":"Hétfő-Péntek: 14:00–15:30"}]}</t>
+    <t>[{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Debreceni Egyetem Klinikai Központ -(Berettyóújfalui Gróf Tisza István Campus)","unitName":null,"subtype":null,"phone":"+36 54 507 588","email":null,"hours":"Hétfő-Péntek: 14:00–15:30"}]}]</t>
   </si>
   <si>
     <t>Debreceni Egyetem Klinikai Központ Gróf Tisza István Campus Szülészet Nőgyógyászat</t>
   </si>
   <si>
     <t>4100 Berettyóújfalu, Orbán Balázs tér 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Debreceni Egyetem Klinikai Központ Gróf Tisza István Campus","unitName":"Szülészet Nőgyógyászat","subtype":"Egészségügyi szolgáltató","phone":"(54) 507-560, (80) 204-448","email":null,"hours":"H-P: 08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Debreceni Egyetem Klinikai Központ Gróf Tisza István Campus","unitName":"Szülészet Nőgyógyászat","subtype":"Egészségügyi szolgáltató","phone":"(54) 507-560, (80) 204-448","email":null,"hours":"H-P: 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Debreceni Egyetem Klinikai Központ Kenézy Gyula Campus Központi Radiológia Kenézy Emlőcentrum</t>
   </si>
   <si>
     <t>4032 Debrecen, Jerikó utca 21.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Debreceni Egyetem Klinikai Központ Kenézy Gyula Campus","unitName":"Központi Radiológia – Kenézy Emlőcentrum","subtype":null,"phone":"+36 52 536 865","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Debreceni Egyetem Klinikai Központ Kenézy Gyula Campus","unitName":"Központi Radiológia – Kenézy Emlőcentrum","subtype":null,"phone":"+36 52 536 865","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Debreceni Egyetem Klinikai Központ Szülészeti és Nőgyógyászati Klinika</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Debreceni Egyetem Klinikai Központ","unitName":"Szülészeti és Nőgyógyászati Klinika","subtype":"Egészségügyi szolgáltató","phone":"(52) 525-252, (52) 511-789","email":null,"hours":"H-P: 07:00–15:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Debreceni Egyetem Klinikai Központ","unitName":"Szülészeti és Nőgyógyászati Klinika","subtype":"Egészségügyi szolgáltató","phone":"(52) 525-252, (52) 511-789","email":null,"hours":"H-P: 07:00–15:00"}]}]</t>
   </si>
   <si>
     <t>Debreceni Egyetem Szülészeti és Nőgyógyászati Klinika Járóbeteg Szakellátás</t>
   </si>
   <si>
     <t>4026 Debrecen, Bethlen utca 11-17</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Debreceni Egyetem","unitName":"Szülészeti és Nőgyógyászati Klinika – Járóbeteg Szakellátás","subtype":"Egészségügyi szolgáltató","phone":"+36 52 525 252","email":null,"hours":"H-P: 07:00–15:00, H-Cs:11:00–19:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Debreceni Egyetem","unitName":"Szülészeti és Nőgyógyászati Klinika – Járóbeteg Szakellátás","subtype":"Egészségügyi szolgáltató","phone":"+36 52 525 252","email":null,"hours":"H-P: 07:00–15:00, H-Cs:11:00–19:00"}]}]</t>
   </si>
   <si>
     <t>Dencsné Krucsai Hajnalka (helyettes)</t>
   </si>
   <si>
     <t>8834 Murakeresztúr, Honvéd utca 5.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Dencsné Krucsai Hajnalka (helyettes)","unitName":null,"subtype":"Védőnő","phone":"+36 30 748 9319","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Dencsné Krucsai Hajnalka (helyettes)","unitName":null,"subtype":"Védőnő","phone":"+36 30 748 9319","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Diósszilágyi Sámuel Kórház-Rendelőintézet</t>
   </si>
   <si>
     <t>6900 Makó, Kórház utca 2.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Hódmezővásárhelyi-Makói Egészségügyi Ellátó Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 62 511 151","email":null,"hours":"08:00–14:00"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Hódmezővásárhelyi-Makói Egészségügyi Ellátó Központ","unitName":null,"subtype":null,"phone":"+36(62) 511-151/3188-as mellék","email":null,"hours":"Kedd-Szerda-Csütörtök: 14:00–15:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Hódmezővásárhelyi-Makói Egészségügyi Ellátó Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 62 511 151","email":null,"hours":"08:00–14:00"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Hódmezővásárhelyi-Makói Egészségügyi Ellátó Központ","unitName":null,"subtype":null,"phone":"+36(62) 511-151/3188-as mellék","email":null,"hours":"Kedd-Szerda-Csütörtök: 14:00–15:00"}]}]</t>
   </si>
   <si>
     <t>Dombóvári Szent Lukács Kórház Dr. Várady János Rendelőintézet</t>
   </si>
   <si>
     <t>7090 Tamási, Dózsa György utca 18-22.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Dombóvári Szent Lukács Kórház Dr. Várady János Rendelőintézet","unitName":null,"subtype":null,"phone":"+36 21 350 0380","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Dombóvári Szent Lukács Kórház Dr. Várady János Rendelőintézet","unitName":null,"subtype":null,"phone":"+36 21 350 0380","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Dombóvári Szent Lukács Kórház Szülészet-nőgyógyászati szakrendelés I.</t>
   </si>
   <si>
     <t>7200 Dombóvár, Kórház utca 39-41.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Dombóvári Szent Lukács Kórház","unitName":"Szülészet-nőgyógyászati szakrendelés I.","subtype":"Egészségügyi szolgáltató","phone":"(74) 564-000/214","email":null,"hours":"H-P: 09:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Dombóvári Szent Lukács Kórház","unitName":"Szülészet-nőgyógyászati szakrendelés I.","subtype":"Egészségügyi szolgáltató","phone":"(74) 564-000/214","email":null,"hours":"H-P: 09:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Dr. Ablonczy Pál Egészségügyi Központ  Bodrogközi Járóbeteg Szakrendelő Nonprofit Kft.</t>
   </si>
   <si>
     <t>3973 Cigánd, Fő utca 43.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Dr. Ablonczy Pál Egészségügyi Központ  Bodrogközi Járóbeteg Szakrendelő Nonprofit Kft.","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 47 534 420","email":null,"hours":"H: 13:30–17:30, Sz: 08:00–16:00, P: 13:00–16:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Dr. Ablonczy Pál Egészségügyi Központ  Bodrogközi Járóbeteg Szakrendelő Nonprofit Kft.","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 47 534 420","email":null,"hours":"H: 13:30–17:30, Sz: 08:00–16:00, P: 13:00–16:00"}]}]</t>
   </si>
   <si>
     <t>Dr. Béres József Egészségügyi Centrum</t>
   </si>
   <si>
     <t>4484 Ibrány, Nagyhalászi út 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Dr. Béres József Egészségügyi Centrum","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 42 446 006","email":null,"hours":"H: 13:00–17:00, P: 08:00–16:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Dr. Béres József Egészségügyi Centrum","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 42 446 006","email":null,"hours":"H: 13:00–17:00, P: 08:00–16:00"}]}]</t>
   </si>
   <si>
     <t>Dr. Hetés Ferenc Szakorvosi Rendelőintézet</t>
   </si>
   <si>
     <t>8960 Lenti, Kossuth Lajos út 10.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Dr. Hetés Ferenc Szakorvosi Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(92) 351-010/2112","email":null,"hours":"H-P: 08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Dr. Hetés Ferenc Szakorvosi Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(92) 351-010/2112","email":null,"hours":"H-P: 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Dr. Kostyán Andor Rendelőintézet</t>
   </si>
   <si>
     <t>2740 Abony, Újszászi út 21-23.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Dr. Kostyán Andor Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 53 655 600","email":null,"hours":"Cs: 16:00–17:30"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Dr. Kostyán Andor Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 53 655 600","email":null,"hours":"Cs: 16:00–17:30"}]}]</t>
   </si>
   <si>
     <t>Dr. Romics László Egészségügyi Intézmény</t>
   </si>
   <si>
     <t>2030 Érd, Felső utca 39-41.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Dr. Romics László Egészségügyi Intézmény","unitName":null,"subtype":null,"phone":"23/366-001 vagy 23/369-039","email":null,"hours":null}]}, {"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Dr. Romics László Egészségügyi Intézmény","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(23) 366-001 vagy (23) 369-039","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Dr. Romics László Egészségügyi Intézmény","unitName":null,"subtype":null,"phone":"23/366-001 vagy 23/369-039","email":null,"hours":null}]},{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Dr. Romics László Egészségügyi Intézmény","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(23) 366-001 vagy (23) 369-039","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Dr. Szarka Ödön Egyesített Egészségügyi és Szociális Intézmény</t>
   </si>
   <si>
     <t>6640 Csongrád, Gyöngyvirág utca 5.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Dr. Szarka Ödön Egyesített Egészségügyi és Szociális Intézmény","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 63 570 800","email":null,"hours":"08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Dr. Szarka Ödön Egyesített Egészségügyi és Szociális Intézmény","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 63 570 800","email":null,"hours":"08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Dunakeszi Város Önkormányzatának Szakorvosi Rendelőintézete</t>
   </si>
   <si>
     <t>2120 Dunakeszi, Fő út 75-81.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Dunakeszi Város Önkormányzatának Szakorvosi Rendelőintézete","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 70 942 6317 (rendelési időben)","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Dunakeszi Város Önkormányzatának Szakorvosi Rendelőintézete","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 70 942 6317 (rendelési időben)","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Dunavecse Város Önkormányzat Dr. Kolozs Gergely Kistérségi Egészségügyi Centrum</t>
   </si>
   <si>
     <t>6087 Dunavecse, Vasút utca 8.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Dunavecse Város Önkormányzat Dr. Kolozs Gergely Kistérségi Egészségügyi Centrum","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 78 437 037","email":null,"hours":"H: 15:30–18:30, Sz: 13:00–18:00, Cs: 07:00–12:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Dunavecse Város Önkormányzat Dr. Kolozs Gergely Kistérségi Egészségügyi Centrum","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 78 437 037","email":null,"hours":"H: 15:30–18:30, Sz: 13:00–18:00, Cs: 07:00–12:00"}]}]</t>
   </si>
   <si>
     <t>Dunaújvárosi Szent Pantaleon Kórház-Rendelőintézet</t>
   </si>
   <si>
     <t>2400 Dunaújváros, Korányi Sándor utca 4-6.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Dunaújvárosi Szent Pantaleon Kórház-Rendelőintézet","unitName":"Nőgyógyászati szakrendelő, CSNT","subtype":"Egészségügyi szolgáltató","phone":"+36 25 550 560","email":null,"hours":"H-P: 09:00–12:00 és 12:00–15:00"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Dunaújvárosi Szent Pantaleon Kórház-Rendelőintézet","unitName":null,"subtype":null,"phone":"+36 25 550 284","email":"elojegyzes@pantaleon.hu","hours":"Hétköznap: 09:00–13:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Dunaújvárosi Szent Pantaleon Kórház-Rendelőintézet","unitName":"Nőgyógyászati szakrendelő, CSNT","subtype":"Egészségügyi szolgáltató","phone":"+36 25 550 560","email":null,"hours":"H-P: 09:00–12:00 és 12:00–15:00"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Dunaújvárosi Szent Pantaleon Kórház-Rendelőintézet","unitName":null,"subtype":null,"phone":"+36 25 550 284","email":"elojegyzes@pantaleon.hu","hours":"Hétköznap: 09:00–13:00"}]}]</t>
   </si>
   <si>
     <t>Dél-budai Centrumkórház Szent Imre Egyetemi Oktatókórház</t>
   </si>
   <si>
     <t>1115 Budapest, Tétényi út 12-16.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Dél-budai Centrumkórház Szent Imre Egyetemi Oktatókórház","unitName":"Képalkotó Diagnosztikai Osztály – Mammográfia","subtype":null,"phone":"+36 1 464 8788","email":null,"hours":null}]}, {"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Dél-budai Centrumkórház Szent Imre Egyetemi Oktatókórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 1 464 8776","email":null,"hours":"H-P: 08:30–13:30"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Dél-budai Centrumkórház Szent Imre Egyetemi Oktatókórház","unitName":null,"subtype":null,"phone":"+36 1 464 8765, +36 1 464 2500","email":"gasztro@szentimrekorhaz.hu","hours":"Kedd: 10:00–14:00, Csütörtök: 10:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Dél-budai Centrumkórház Szent Imre Egyetemi Oktatókórház","unitName":"Képalkotó Diagnosztikai Osztály – Mammográfia","subtype":null,"phone":"+36 1 464 8788","email":null,"hours":null}]},{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Dél-budai Centrumkórház Szent Imre Egyetemi Oktatókórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 1 464 8776","email":null,"hours":"H-P: 08:30–13:30"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Dél-budai Centrumkórház Szent Imre Egyetemi Oktatókórház","unitName":null,"subtype":null,"phone":"+36 1 464 8765, +36 1 464 2500","email":"gasztro@szentimrekorhaz.hu","hours":"Kedd: 10:00–14:00, Csütörtök: 10:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Dél-budai Egészségügyi Szolgálat</t>
   </si>
   <si>
     <t>1221 Budapest, Káldor Adolf utca 5-9.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Dél-budai Egészségügyi Szolgálat","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(1) 229-17-77/177","email":null,"hours":"H-P: 08:00–20:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Dél-budai Egészségügyi Szolgálat","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(1) 229-17-77/177","email":null,"hours":"H-P: 08:00–20:00"}]}]</t>
   </si>
   <si>
     <t>Dél-pesti Centrumkórház - Országos Hematológiai és Infektológiai Intézet - Szent László Telephely</t>
   </si>
   <si>
     <t>1097 Budapest, Albert Flórián út 5-7.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Dél-pesti Centrumkórház - Országos Hematológiai és Infektológiai Intézet - Szent László Telephely","unitName":null,"subtype":null,"phone":"+36 1 455 8136","email":null,"hours":"Hétköznap: 12:00–15:00"}]}</t>
+    <t>[{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Dél-pesti Centrumkórház - Országos Hematológiai és Infektológiai Intézet - Szent László Telephely","unitName":null,"subtype":null,"phone":"+36 1 455 8136","email":null,"hours":"Hétköznap: 12:00–15:00"}]}]</t>
   </si>
   <si>
     <t>Dél-pesti Centrumkórház – Szent István Telephely</t>
   </si>
   <si>
     <t>1097 Budapest, Nagyvárad tér 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Dél-pesti Centrumkórház – Országos Hematológiai és Infektológiai Intézet","unitName":"Szülészeti-Nőgyógyászati Osztály – Szülészeti-Nőgyógyászati Szakambulancia I.","subtype":"Egészségügyi szolgáltató","phone":"(1) 455-57-00/8103 mellék","email":null,"hours":"H-P: 08:00–14:00"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Dél-pesti Centrumkórház – Országos Hematológiai és Infektológiai Intézet","unitName":null,"subtype":null,"phone":"+36(1)455-5700/1222","email":null,"hours":"Hétfő: 13:00–15:00, Kedd-Péntek: 13:30–15:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Dél-pesti Centrumkórház – Országos Hematológiai és Infektológiai Intézet","unitName":"Szülészeti-Nőgyógyászati Osztály – Szülészeti-Nőgyógyászati Szakambulancia I.","subtype":"Egészségügyi szolgáltató","phone":"(1) 455-57-00/8103 mellék","email":null,"hours":"H-P: 08:00–14:00"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Dél-pesti Centrumkórház – Országos Hematológiai és Infektológiai Intézet","unitName":null,"subtype":null,"phone":"+36(1)455-5700/1222","email":null,"hours":"Hétfő: 13:00–15:00, Kedd-Péntek: 13:30–15:00"}]}]</t>
   </si>
   <si>
     <t>Edelényi Koch Róbert Kórház és Rendelõintézet</t>
   </si>
   <si>
     <t>3780 Edelény, Deák Ferenc út 6.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Edelényi Koch Róbert Kórház és Rendelõintézet","unitName":null,"subtype":null,"phone":"+36 48 525 234","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Edelényi Koch Róbert Kórház és Rendelõintézet","unitName":null,"subtype":null,"phone":"+36 48 525 234","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Edelényi Koch Róbert Kórház és Rendelőintézet</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Edelényi Koch Róbert Kórház és Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(48) 525-231/516-os mellék","email":null,"hours":"H-P: 08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Edelényi Koch Róbert Kórház és Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(48) 525-231/516-os mellék","email":null,"hours":"H-P: 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Egészségház Répcelak</t>
   </si>
   <si>
     <t>9653 Répcelak, Arany János utca 5.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Egészségház Répcelak","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 70 429 4792","email":null,"hours":"K: 15:00–17:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Egészségház Répcelak","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 70 429 4792","email":null,"hours":"K: 15:00–17:00"}]}]</t>
   </si>
   <si>
     <t>Egészségügyi Központ</t>
   </si>
   <si>
     <t>3390 Füzesabony, Rákóczi út 36-40.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Egészségügyi Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 36 542 700","email":null,"hours":"H-Cs: 14:00–16:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Egészségügyi Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 36 542 700","email":null,"hours":"H-Cs: 14:00–16:00"}]}]</t>
   </si>
   <si>
     <t>Ercsi Egészségügyi Központ</t>
   </si>
   <si>
     <t>2451 Ercsi, Esze Tamás utca 14.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Ercsi Egészségügyi Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(25) 520-770, (25) 520-773","email":null,"hours":"H, Sz: 07:00–12:00, K 07:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Ercsi Egészségügyi Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(25) 520-770, (25) 520-773","email":null,"hours":"H, Sz: 07:00–12:00, K 07:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Esztergomi Vaszary Kolos Kórház</t>
   </si>
   <si>
     <t>2500 Esztergom, PetQfi S. utca 26-28.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Esztergomi Vaszary Kolos Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(33) 542-388, (30) 591-7791, (30) 591-7776, (30) 591-7799","email":null,"hours":"K: 09:00–15:00, Cs: 08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Esztergomi Vaszary Kolos Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(33) 542-388, (30) 591-7791, (30) 591-7776, (30) 591-7799","email":null,"hours":"K: 09:00–15:00, Cs: 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Esztergomi Vaszary Kolos Kórház Szent Borbála Tagintézménye Dorog</t>
   </si>
   <si>
     <t>2510 Dorog, Kossuth L. utca 6.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Esztergomi Vaszary Kolos Kórház Szent Borbála Tagintézménye Dorog","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(33) 512-743, (33) 512-744","email":null,"hours":"Sz: 08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Esztergomi Vaszary Kolos Kórház Szent Borbála Tagintézménye Dorog","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(33) 512-743, (33) 512-744","email":null,"hours":"Sz: 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Eszterházy Egészségközpont</t>
   </si>
   <si>
     <t>7940 Szentlőrinc, Eszterházy utca 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Eszterházy Egészségközpont","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 73 570 310","email":null,"hours":"H: 08:00–10:30, Sz és P: 08:00–11:00, Cs: 16:30–18:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Eszterházy Egészségközpont","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 73 570 310","email":null,"hours":"H: 08:00–10:30, Sz és P: 08:00–11:00, Cs: 16:30–18:00"}]}]</t>
   </si>
   <si>
     <t>Farkasné Tuza Melinda</t>
   </si>
   <si>
     <t>7026 Madocsa, TemetQ utca 2.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Farkasné Tuza Melinda","unitName":null,"subtype":"Védőnő","phone":"+36 30 071 4193","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Farkasné Tuza Melinda","unitName":null,"subtype":"Védőnő","phone":"+36 30 071 4193","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Fejér Vármegyei Szent György Egyetemi Oktató Kórház</t>
   </si>
   <si>
     <t>8000 Székesfehérvár, Seregélyesi út 3.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Fejér Vármegyei Szent György Egyetemi Oktató Kórház","unitName":"Mammográfiai Szűrő Állomás","subtype":null,"phone":"+36 20 387 7996","email":null,"hours":null}]}, {"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Fejér Vármegyei Szent György Egyetemi Oktató Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(22) 535-500 mellék: 1503, 1314, (22) 535-522, (22) 535-540, (22) 535-684","email":null,"hours":"H-P: 08:00–16:00"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Fejér Vármegyei Szent György Egyetemi Oktató Kórház","unitName":null,"subtype":null,"phone":"+36 20 660 2910","email":"ebvoros@mail.fmkorhaz.hu","hours":"Hétköznap: 08:00–15:00"}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Fejér Vármegyei Szent György Egyetemi Oktató Kórház","unitName":"Mammográfiai Szűrő Állomás","subtype":null,"phone":"+36 20 387 7996","email":null,"hours":null}]},{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Fejér Vármegyei Szent György Egyetemi Oktató Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(22) 535-500 mellék: 1503, 1314, (22) 535-522, (22) 535-540, (22) 535-684","email":null,"hours":"H-P: 08:00–16:00"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Fejér Vármegyei Szent György Egyetemi Oktató Kórház","unitName":null,"subtype":null,"phone":"+36 20 660 2910","email":"ebvoros@mail.fmkorhaz.hu","hours":"Hétköznap: 08:00–15:00"}]}]</t>
   </si>
   <si>
     <t>Fejér Vármegyei Szent György Egyetemi Oktató Kórház Kossuth Zsuzsanna Rendelőintézete</t>
   </si>
   <si>
     <t>7000 Sárbogárd, Ady E. utca 79-83.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Fejér Vármegyei Szent György Egyetemi Oktató Kórház Kossuth Zsuzsanna Rendelőintézete","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(25) 460-163, (25) 460-164","email":null,"hours":"H 08:00–14:00, Cs 08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Fejér Vármegyei Szent György Egyetemi Oktató Kórház Kossuth Zsuzsanna Rendelőintézete","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(25) 460-163, (25) 460-164","email":null,"hours":"H 08:00–14:00, Cs 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Fejér Vármegyei Szent György Egyetemi Oktató Kórház Móri telephely</t>
   </si>
   <si>
     <t>8060 Mór, Kórház utca 21.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Fejér Vármegyei Szent György Egyetemi Oktató Kórház Móri telephely","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 22 407 117","email":null,"hours":"H: 09:00–13:00, K: 09:00–14:00, Sz 09:00–12:00, Cs 08:00–16:00, minden harmadik csütörtök 13:00–15:00, P 07:30–13:30"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Fejér Vármegyei Szent György Egyetemi Oktató Kórház Móri telephely","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 22 407 117","email":null,"hours":"H: 09:00–13:00, K: 09:00–14:00, Sz 09:00–12:00, Cs 08:00–16:00, minden harmadik csütörtök 13:00–15:00, P 07:30–13:30"}]}]</t>
   </si>
   <si>
     <t>Fejér Vármegyei Szent György Egyetemi Oktató Kórház Rendelőintézete</t>
   </si>
   <si>
     <t>8130 Enying, Szabadság tér 16.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Fejér Vármegyei Szent György Egyetemi Oktató Kórház Rendelőintézete","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(22) 372-194, (22) 572-500","email":null,"hours":"H, K: 08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Fejér Vármegyei Szent György Egyetemi Oktató Kórház Rendelőintézete","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(22) 372-194, (22) 572-500","email":null,"hours":"H, K: 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Fekete EnikQ</t>
   </si>
   <si>
     <t>7925 Somogyhárságy, Rákóczi utca 76/B</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Fekete EnikQ","unitName":null,"subtype":"Védőnő","phone":"+36 30 179 2859","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Fekete EnikQ","unitName":null,"subtype":"Védőnő","phone":"+36 30 179 2859","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Ferencvárosi Egészségügyi Szolgálat – Mester utcai szakrendelő</t>
   </si>
   <si>
     <t>1095 Budapest, Mester utca 45.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Ferencvárosi Egészségügyi Szolgálat","unitName":"Mammográfia","subtype":null,"phone":"+36 1 455 4542","email":null,"hours":null}]}, {"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Ferencvárosi Egészségügyi Szolgálat","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(1) 455-45-00 (1) 455-45-05","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Ferencvárosi Egészségügyi Szolgálat","unitName":"Mammográfia","subtype":null,"phone":"+36 1 455 4542","email":null,"hours":null}]},{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Ferencvárosi Egészségügyi Szolgálat","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(1) 455-45-00 (1) 455-45-05","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Fojtekné Balogh Ildikó</t>
   </si>
   <si>
     <t>7098 Magyarkeszi, Köztársaság utca 16.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Fojtekné Balogh Ildikó","unitName":null,"subtype":"Védőnő","phone":"+36 30 087 8465","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Fojtekné Balogh Ildikó","unitName":null,"subtype":"Védőnő","phone":"+36 30 087 8465","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Fonyódi Gyógyintézet</t>
   </si>
   <si>
     <t>8640 Fonyód, Szent István utca 27.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Fonyódi Gyógyintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(85) 560 - 970/25 mellék","email":null,"hours":"H-P: 08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Fonyódi Gyógyintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(85) 560 - 970/25 mellék","email":null,"hours":"H-P: 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Frigyné Böröndy Rita</t>
   </si>
   <si>
     <t>8924 Alsónemesapáti, Rákóczi utca 32.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Frigyné Böröndy Rita","unitName":null,"subtype":"Védőnő","phone":"+36 30 844 9114","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Frigyné Böröndy Rita","unitName":null,"subtype":"Védőnő","phone":"+36 30 844 9114","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Fót Város Egyesített Szociális és Egészségügyi Intézmény - Dr. Orbán Győző Bt.</t>
   </si>
   <si>
     <t>2151 Fót, Szent Benedek utca 15.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Fót Város Egyesített Szociális és Egészségügyi Intézmény - Dr. Orbán Győző Bt.","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(27) 358-104, (70) 489-4529, (70) 489-4535, (20) 421-6441","email":null,"hours":"H: 16:30–19:30, K: 15:30–17:30, Sz: 08:00–11:00 és 16:30–19:30, P: 08:00–11:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Fót Város Egyesített Szociális és Egészségügyi Intézmény - Dr. Orbán Győző Bt.","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(27) 358-104, (70) 489-4529, (70) 489-4535, (20) 421-6441","email":null,"hours":"H: 16:30–19:30, K: 15:30–17:30, Sz: 08:00–11:00 és 16:30–19:30, P: 08:00–11:00"}]}]</t>
   </si>
   <si>
     <t>Fülöp Tünde</t>
   </si>
   <si>
     <t>2941 Ács, Deák Ferenc út 25</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Fülöp Tünde","unitName":null,"subtype":"Védőnő","phone":"+36 30 365 6350","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Fülöp Tünde","unitName":null,"subtype":"Védőnő","phone":"+36 30 365 6350","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Greksza Lejla</t>
   </si>
   <si>
     <t>7099 Felsőnyék, Kossuth utca 59.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Greksza Lejla","unitName":null,"subtype":"Védőnő","phone":"+36 30 087 8432","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Greksza Lejla","unitName":null,"subtype":"Védőnő","phone":"+36 30 087 8432","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Gyöngyösi Bugát Pál Kórház</t>
   </si>
   <si>
     <t>3200 Gyöngyös, Dózsa György út 20-22.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Gyöngyösi Bugát Pál Kórház","unitName":"Nőgyógyászati Szakrendelő","subtype":"Egészségügyi szolgáltató","phone":"+36 37 312-491/175","email":null,"hours":null},{"name":"Gyöngyösi Bugát Pál Kórház","unitName":"Onkológiai Szakrendelő","subtype":"Egészségügyi szolgáltató","phone":"+36 37 312-491 (1-es menüpont)","email":null,"hours":null}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Gyöngyösi Bugát Pál Kórház","unitName":null,"subtype":null,"phone":"+36(37)312-491/388","email":null,"hours":"Hétfő-Péntek: 08:00–16:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Gyöngyösi Bugát Pál Kórház","unitName":"Nőgyógyászati Szakrendelő","subtype":"Egészségügyi szolgáltató","phone":"+36 37 312-491/175","email":null,"hours":null},{"name":"Gyöngyösi Bugát Pál Kórház","unitName":"Onkológiai Szakrendelő","subtype":"Egészségügyi szolgáltató","phone":"+36 37 312-491 (1-es menüpont)","email":null,"hours":null}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Gyöngyösi Bugát Pál Kórház","unitName":null,"subtype":null,"phone":"+36(37)312-491/388","email":null,"hours":"Hétfő-Péntek: 08:00–16:00"}]}]</t>
   </si>
   <si>
     <t>Gyöngyösiné Baranyi Mária</t>
   </si>
   <si>
     <t>2017 Pócsmegyer, Kossuth utca 27.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Gyöngyösiné Baranyi Mária","unitName":null,"subtype":"Védőnő","phone":"+36 30 694 3265","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Gyöngyösiné Baranyi Mária","unitName":null,"subtype":"Védőnő","phone":"+36 30 694 3265","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Győr-Moson-Sopron Vármegyei Petz Aladár Egyetemi Oktató Kórház</t>
   </si>
   <si>
     <t>9024 Győr, Vasvári P. utca 2.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Győr-Moson-Sopron Vármegyei Petz Aladár Egyetemi Oktató Kórház","unitName":null,"subtype":null,"phone":null,"email":"bel1@petz.gyor.hu","hours":null}]}</t>
+    <t>[{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Győr-Moson-Sopron Vármegyei Petz Aladár Egyetemi Oktató Kórház","unitName":null,"subtype":null,"phone":null,"email":"bel1@petz.gyor.hu","hours":null}]}]</t>
   </si>
   <si>
     <t>Győr-Moson-Sopron Vármegyei Petz Aladár Egyetemi Oktató Kórház Mammográfia</t>
   </si>
   <si>
     <t>9024 Győr, Vasvári Pál utca 2-4</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Győr-Moson-Sopron Vármegyei Petz Aladár Egyetemi Oktató Kórház","unitName":"Mammográfia","subtype":null,"phone":"507-900, 5404, 5463","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Győr-Moson-Sopron Vármegyei Petz Aladár Egyetemi Oktató Kórház","unitName":"Mammográfia","subtype":null,"phone":"507-900, 5404, 5463","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Götzerné Scheid Edit</t>
   </si>
   <si>
     <t>7370 Sásd, Arad utca 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Götzerné Scheid Edit","unitName":null,"subtype":"Védőnő","phone":"+36 30 179 2836","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Götzerné Scheid Edit","unitName":null,"subtype":"Védőnő","phone":"+36 30 179 2836","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>HT Medical Center Kft.</t>
   </si>
   <si>
     <t>1173 Budapest, Pesti út 177.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"HT Medical Center Kft.","unitName":null,"subtype":null,"phone":"+36 1 253 6195","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"HT Medical Center Kft.","unitName":null,"subtype":null,"phone":"+36 1 253 6195","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Hajdúböszörményi Járóbeteg Rendelőintézet</t>
   </si>
   <si>
     <t>4220 Hajdúböszörmény, Kálvin tér 7-9.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Hajdúböszörményi Járóbeteg Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(52) 560-130, 299 és 298 mellék, (52) 560-069","email":null,"hours":"H:12:00–18:00, K:07:30–13:30, Sz:07:30–13:30, Cs: 07:30–13:30, P: -"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Hajdúböszörményi Járóbeteg Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(52) 560-130, 299 és 298 mellék, (52) 560-069","email":null,"hours":"H:12:00–18:00, K:07:30–13:30, Sz:07:30–13:30, Cs: 07:30–13:30, P: -"}]}]</t>
   </si>
   <si>
     <t>Hatvani Albert Schweitzer Kórház-Rendelőintézet</t>
   </si>
   <si>
     <t>3000 Hatvan, Balassi Bálint út 16.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Hatvani Albert Schweitzer Kórház-Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 37 341 033, 282 mellék (elérhetőség), +36 37 341 033, 252 mellék (előjegyzés), +36 37 542 216, +36 30 489 8592, +36 30 072 6598","email":null,"hours":"H-P: 08:00–14:00"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Hatvani Albert Schweitzer Kórház-Rendelőintézet","unitName":null,"subtype":null,"phone":"+36(37) 341-033/148","email":"gastro@askhatvan.hu","hours":"Hétfő-Péntek: 08:00–15:30"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Hatvani Albert Schweitzer Kórház-Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 37 341 033, 282 mellék (elérhetőség), +36 37 341 033, 252 mellék (előjegyzés), +36 37 542 216, +36 30 489 8592, +36 30 072 6598","email":null,"hours":"H-P: 08:00–14:00"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Hatvani Albert Schweitzer Kórház-Rendelőintézet","unitName":null,"subtype":null,"phone":"+36(37) 341-033/148","email":"gastro@askhatvan.hu","hours":"Hétfő-Péntek: 08:00–15:30"}]}]</t>
   </si>
   <si>
     <t>Hauptman Jánosné</t>
   </si>
   <si>
     <t>7985 Nagydobsza, FQ utca 9.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Hauptman Jánosné","unitName":null,"subtype":"Védőnő","phone":"+36 30 179 2826","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Hauptman Jánosné","unitName":null,"subtype":"Védőnő","phone":"+36 30 179 2826","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Heisz Rita</t>
   </si>
   <si>
     <t>7664 Berkesd, Alkotmány utca 7</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Heisz Rita","unitName":null,"subtype":"Védőnő","phone":"+36 30 179 2843","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Heisz Rita","unitName":null,"subtype":"Védőnő","phone":"+36 30 179 2843","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Hetényi Géza Kórház-Rendelőintézet – Hősök terei telephely</t>
   </si>
   <si>
     <t>5000 Szolnok, Hősök tere 2-4.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"MaMMa Egészségügyi Zrt.","unitName":"MaMMa Szűrő és Diagnosztikai Központ","subtype":null,"phone":"+36 21 350 0380","email":null,"hours":null}]}, {"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Jász-Nagykun-Szolnok Vármegyei Hetényi Géza Kórház-Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 56 512 962","email":null,"hours":"H-P: 07:00–13:00"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Jász-Nagykun-Szolnok Vármegyei Hetényi Géza Kórház-Rendelőintézet","unitName":null,"subtype":null,"phone":"+36 56 503 701","email":null,"hours":"Hétfő-Csütörtök: 08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"MaMMa Egészségügyi Zrt.","unitName":"MaMMa Szűrő és Diagnosztikai Központ","subtype":null,"phone":"+36 21 350 0380","email":null,"hours":null}]},{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Jász-Nagykun-Szolnok Vármegyei Hetényi Géza Kórház-Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 56 512 962","email":null,"hours":"H-P: 07:00–13:00"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Jász-Nagykun-Szolnok Vármegyei Hetényi Géza Kórház-Rendelőintézet","unitName":null,"subtype":null,"phone":"+36 56 503 701","email":null,"hours":"Hétfő-Csütörtök: 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Heves Vármegyei Markhot Ferenc Oktatókórház és Rendelőintézet</t>
   </si>
   <si>
     <t>3300 Eger, Knézich Károly utca 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Heves Vármegyei Markhot Ferenc Oktatókórház és Rendelőintézet","unitName":null,"subtype":null,"phone":"+36 36 411 730, +36 36 411 444, 3151 mellék","email":null,"hours":null}]}, {"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Heves Vármegyei Markhot Ferenc Oktatókórház és Rendelőintézet","unitName":"Szülészet-Nőgyógyászat II. és III.","subtype":"Egészségügyi szolgáltató","phone":"II. (36) 411-444/2355, III. (36) 411-444/2761","email":null,"hours":"H-P: 08:00–15:00 és H, K, Cs, P: 08:00–12:00 és 13:00–15:00, Sz: 08:00–11:30"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Heves Vármegyei Markhot Ferenc Oktatókórház és Rendelőintézet","unitName":null,"subtype":null,"phone":"+36(36)411-444/4207","email":"gastro@mfkh.hu","hours":"Hétköznap: 07:00–15:00"}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Heves Vármegyei Markhot Ferenc Oktatókórház és Rendelőintézet","unitName":null,"subtype":null,"phone":"+36 36 411 730, +36 36 411 444, 3151 mellék","email":null,"hours":null}]},{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Heves Vármegyei Markhot Ferenc Oktatókórház és Rendelőintézet","unitName":"Szülészet-Nőgyógyászat II. és III.","subtype":"Egészségügyi szolgáltató","phone":"II. (36) 411-444/2355, III. (36) 411-444/2761","email":null,"hours":"H-P: 08:00–15:00 és H, K, Cs, P: 08:00–12:00 és 13:00–15:00, Sz: 08:00–11:30"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Heves Vármegyei Markhot Ferenc Oktatókórház és Rendelőintézet","unitName":null,"subtype":null,"phone":"+36(36)411-444/4207","email":"gastro@mfkh.hu","hours":"Hétköznap: 07:00–15:00"}]}]</t>
   </si>
   <si>
     <t>Heves Vármegyei Markhot Ferenc Oktatókórház és Rendelőintézet Hevesi Szakrendelő Szülészet-Nőgyógyászati Szakrendelés</t>
   </si>
   <si>
     <t>3360 Heves, Fő út 13.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Heves Vármegyei Markhot Ferenc Oktatókórház és Rendelőintézet","unitName":"Hevesi Szakrendelő – Szülészet-Nőgyógyászati Szakrendelés","subtype":"Egészségügyi szolgáltató","phone":"+36 36 545 515","email":null,"hours":"H-P: 07:00–13:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Heves Vármegyei Markhot Ferenc Oktatókórház és Rendelőintézet","unitName":"Hevesi Szakrendelő – Szülészet-Nőgyógyászati Szakrendelés","subtype":"Egészségügyi szolgáltató","phone":"+36 36 545 515","email":null,"hours":"H-P: 07:00–13:00"}]}]</t>
   </si>
   <si>
     <t>Hortobágyi Mónika</t>
   </si>
   <si>
     <t>7386 Gödre, Dobó István utca 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Hortobágyi Mónika","unitName":null,"subtype":"Védőnő","phone":"+36 30 177 5872","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Hortobágyi Mónika","unitName":null,"subtype":"Védőnő","phone":"+36 30 177 5872","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Horváth Cintia</t>
   </si>
   <si>
     <t>7149 Báta, Dobó K. utca 2.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Horváth Cintia","unitName":null,"subtype":"Védőnő","phone":"+36 30 071 5029","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Horváth Cintia","unitName":null,"subtype":"Védőnő","phone":"+36 30 071 5029","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Horváthné Dimén Vivien</t>
   </si>
   <si>
     <t>7186 Aparhant, Ady utca 10.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Horváthné Dimén Vivien","unitName":null,"subtype":"Védőnő","phone":"+36 30 071 2148","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Horváthné Dimén Vivien","unitName":null,"subtype":"Védőnő","phone":"+36 30 071 2148","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Hosszúné Horváth Klára</t>
   </si>
   <si>
     <t>7171 Sióagárd, Kossuth utca 46.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Hosszúné Horváth Klára","unitName":null,"subtype":"Védőnő","phone":"+36 30 087 8227","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Hosszúné Horváth Klára","unitName":null,"subtype":"Védőnő","phone":"+36 30 087 8227","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Hódmezővásárhelyi - Makói Egészségügyi Ellátó Központ (Hódmezővásárhely)</t>
   </si>
   <si>
     <t>6800 Hódmezővásárhely, Dr. Imre József utca 2.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Hódmezővásárhelyi - Makói Egészségügyi Ellátó Központ (Hódmezővásárhely)","unitName":null,"subtype":null,"phone":"+36(62)532-254/2254","email":null,"hours":"Hétfő, Csütörtök: 13:00–14:00; Kedd, Péntek: 12:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Hódmezővásárhelyi - Makói Egészségügyi Ellátó Központ (Hódmezővásárhely)","unitName":null,"subtype":null,"phone":"+36(62)532-254/2254","email":null,"hours":"Hétfő, Csütörtök: 13:00–14:00; Kedd, Péntek: 12:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Hódmezővásárhelyi-Makói Egészségügyi Ellátó Központ, Hódmezővásárhelyi Tagintézmény</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Hódmezővásárhelyi-Makói Egészségügyi Ellátó Központ, Hódmezővásárhelyi Tagintézmény","unitName":null,"subtype":null,"phone":"62/532-274, 62/532-199","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Hódmezővásárhelyi-Makói Egészségügyi Ellátó Központ, Hódmezővásárhelyi Tagintézmény","unitName":null,"subtype":null,"phone":"62/532-274, 62/532-199","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Hódmezővásárhelyi-Makói Egészségügyi Ellátó Központ, Szűrőbusz</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Hódmezővásárhelyi-Makói Egészségügyi Ellátó Központ, Szűrőbusz","unitName":null,"subtype":null,"phone":"62/511-151/ 3292 mellék, 62/532-274, 62/532-199","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Hódmezővásárhelyi-Makói Egészségügyi Ellátó Központ, Szűrőbusz","unitName":null,"subtype":null,"phone":"62/511-151/ 3292 mellék, 62/532-274, 62/532-199","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Illés Zsuzsa</t>
   </si>
   <si>
     <t>7159 Kisdorog, Kossuth utca 48.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Illés Zsuzsa","unitName":null,"subtype":"Védőnő","phone":"+36 30 071 2482","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Illés Zsuzsa","unitName":null,"subtype":"Védőnő","phone":"+36 30 071 2482","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Illésné Bódis Márta</t>
   </si>
   <si>
     <t>8346 Gógánfa, Deák Ferenc utca 37.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Illésné Bódis Márta","unitName":null,"subtype":"Védőnő","phone":"+36 30 095 2753","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Illésné Bódis Márta","unitName":null,"subtype":"Védőnő","phone":"+36 30 095 2753","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Imreyné Balázs Renáta Karolina</t>
   </si>
   <si>
     <t>8864 Tótszerdahely, Ady utca 51.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Imreyné Balázs Renáta Karolina","unitName":null,"subtype":"Védőnő","phone":"+36 30 390 2936","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Imreyné Balázs Renáta Karolina","unitName":null,"subtype":"Védőnő","phone":"+36 30 390 2936","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Izing Edit</t>
   </si>
   <si>
     <t>8200 Veszprém, Halle utca 9.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Izing Edit","unitName":null,"subtype":"Védőnő","phone":"+36 20 319 1417","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Izing Edit","unitName":null,"subtype":"Védőnő","phone":"+36 20 319 1417","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Jánoshalmi Egészségügyi Központ</t>
   </si>
   <si>
     <t>6440 Jánoshalma, Petőfi S. utca 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Jánoshalmi Egészségügyi Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 77 502 950","email":null,"hours":"K: 08:00–12:00 Sz: 07:00–20:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Jánoshalmi Egészségügyi Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 77 502 950","email":null,"hours":"K: 08:00–12:00 Sz: 07:00–20:00"}]}]</t>
   </si>
   <si>
     <t>Járóbeteg - Ellátó Centrum</t>
   </si>
   <si>
     <t>4200 Hajdúszoboszló, Szilfákalja utca 1-3.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Járóbeteg - Ellátó Centrum","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 52 557 570","email":null,"hours":"H: 09:00–18:00, K: 08:30–13:00, Sz: 10:00–18:00, Cs: 08:30–17:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Járóbeteg - Ellátó Centrum","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 52 557 570","email":null,"hours":"H: 09:00–18:00, K: 08:30–13:00, Sz: 10:00–18:00, Cs: 08:30–17:00"}]}]</t>
   </si>
   <si>
     <t>Jászberényi Szent Erzsébet Kórház</t>
   </si>
   <si>
     <t>5100 Jászberény, Szelei út 2.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Jászberényi Szent Erzsébet Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(57) 500-219, (57) 500-260","email":null,"hours":"H-P: 08:30–12:00, 12:30–14:00"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Jászberényi Szent Erzsébet Kórház","unitName":null,"subtype":null,"phone":"+36 57 500 255","email":"gastroenterologia@jaszberenykorhaz.hu","hours":"Hétköznap: 08:00–09:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Jászberényi Szent Erzsébet Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(57) 500-219, (57) 500-260","email":null,"hours":"H-P: 08:30–12:00, 12:30–14:00"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Jászberényi Szent Erzsébet Kórház","unitName":null,"subtype":null,"phone":"+36 57 500 255","email":"gastroenterologia@jaszberenykorhaz.hu","hours":"Hétköznap: 08:00–09:00"}]}]</t>
   </si>
   <si>
     <t>Kapás utcai Szakorvosi Rendelőintézet</t>
   </si>
   <si>
     <t>1027 Budapest, Kapás utca 22.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"MaMMa Egészségügyi Zrt.","unitName":"MaMMa Szűrő és Diagnosztikai Központ","subtype":null,"phone":"+36 21 350 0380","email":null,"hours":null}]}, {"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"BUDAPEST FŐVÁROS II. Kerületi Önkormányzat Egészségügyi Szolgálata","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 1 488 7542","email":null,"hours":"H: 14:00–20:00, K-P: 08:00–20:00"}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"MaMMa Egészségügyi Zrt.","unitName":"MaMMa Szűrő és Diagnosztikai Központ","subtype":null,"phone":"+36 21 350 0380","email":null,"hours":null}]},{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"BUDAPEST FŐVÁROS II. Kerületi Önkormányzat Egészségügyi Szolgálata","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 1 488 7542","email":null,"hours":"H: 14:00–20:00, K-P: 08:00–20:00"}]}]</t>
   </si>
   <si>
     <t>Karcagi Kátai Gábor Kórház</t>
   </si>
   <si>
     <t>5300 Karcag, Zöldfa út 48.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Karcagi Kátai Gábor Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 59 507 142","email":null,"hours":"H-P: 07:00–15:30"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Karcagi Kátai Gábor Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 59 507 142","email":null,"hours":"H-P: 07:00–15:30"}]}]</t>
   </si>
   <si>
     <t>Kazincbarcikai Kórház Nőgyógyászati szakrendelés és Ambulancia</t>
   </si>
   <si>
     <t>3700 Kazincbarcika, Május 1. út 56.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Kazincbarcikai Kórház","unitName":"Nőgyógyászati szakrendelés és Ambulancia","subtype":"Egészségügyi szolgáltató","phone":"(48) 514-800/144-es mellék","email":null,"hours":"H-P: 08:00–12:30"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Kazincbarcikai Kórház","unitName":"Nőgyógyászati szakrendelés és Ambulancia","subtype":"Egészségügyi szolgáltató","phone":"(48) 514-800/144-es mellék","email":null,"hours":"H-P: 08:00–12:30"}]}]</t>
   </si>
   <si>
     <t>Keszthelyi Kórház</t>
   </si>
   <si>
     <t>8360 Keszthely, Ady Endre utca 2.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Keszthelyi Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(83) 311-060/4015","email":null,"hours":"H: 09:00–16:00, K, Cs: 09:00–14:00, Sz: 09:00–15:00, P: 08:00–15:00"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Keszthelyi Kórház","unitName":null,"subtype":null,"phone":"+36(83)311-060/4000","email":"gastro.amb@keszthelyikorhaz.hu","hours":"Hétfő-Péntek: 08:30–15:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Keszthelyi Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(83) 311-060/4015","email":null,"hours":"H: 09:00–16:00, K, Cs: 09:00–14:00, Sz: 09:00–15:00, P: 08:00–15:00"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Keszthelyi Kórház","unitName":null,"subtype":null,"phone":"+36(83)311-060/4000","email":"gastro.amb@keszthelyikorhaz.hu","hours":"Hétfő-Péntek: 08:30–15:00"}]}]</t>
   </si>
   <si>
     <t>Király Katalin</t>
   </si>
   <si>
     <t>3341 Egercsehi, Bányász tér 3.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Király Katalin","unitName":null,"subtype":"Védőnő","phone":"+36 30 584 0373","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Király Katalin","unitName":null,"subtype":"Védőnő","phone":"+36 30 584 0373","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Kisbéri Batthyány Kázmér Szakkórház</t>
   </si>
   <si>
     <t>2870 Kisbér, Iskola utca 11.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Kisbéri Batthyány Kázmér Szakkórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 34 352 338","email":null,"hours":"K: 08:00–15:00, Sz: 07:30–15:30"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Kisbéri Batthyány Kázmér Szakkórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 34 352 338","email":null,"hours":"K: 08:00–15:00, Sz: 07:30–15:30"}]}]</t>
   </si>
   <si>
     <t>Kiskunhalasi Semmelweis Kórház a Szegedi Tudományegyetem Oktató Kórháza</t>
   </si>
   <si>
     <t>6400 Kiskunhalas, Dr. Monszpart Lajos utca 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Kiskunhalasi Semmelweis Kórház a Szegedi Tudományegyetem Oktató Kórháza","unitName":"Komplex Mammográfiai Szűrőközpont","subtype":null,"phone":"+36 77 522 072","email":null,"hours":null}]}, {"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Kiskunhalasi Semmelweis Kórház a Szegedi Tudományegyetem Oktató Kórháza","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 77 522 022","email":null,"hours":"H-P: 08:00–14:30"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Kiskunhalasi Semmelweis Kórház a Szegedi Tudományegyetem Oktató Kórháza","unitName":null,"subtype":null,"phone":"+36 77 522 049","email":null,"hours":"Hétfő és Péntek: 13:00–15:00"}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Kiskunhalasi Semmelweis Kórház a Szegedi Tudományegyetem Oktató Kórháza","unitName":"Komplex Mammográfiai Szűrőközpont","subtype":null,"phone":"+36 77 522 072","email":null,"hours":null}]},{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Kiskunhalasi Semmelweis Kórház a Szegedi Tudományegyetem Oktató Kórháza","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 77 522 022","email":null,"hours":"H-P: 08:00–14:30"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Kiskunhalasi Semmelweis Kórház a Szegedi Tudományegyetem Oktató Kórháza","unitName":null,"subtype":null,"phone":"+36 77 522 049","email":null,"hours":"Hétfő és Péntek: 13:00–15:00"}]}]</t>
   </si>
   <si>
     <t>Kiskunhalasi Semmelweis Kórház a Szegedi Tudományegyetem Oktató Kórháza - Keceli Rendelő Telephely</t>
   </si>
   <si>
     <t>6237 Kecel, Fő tér 3-4.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Kiskunhalasi Semmelweis Kórház a Szegedi Tudományegyetem Oktató Kórháza - Keceli Rendelő Telephely","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 30 526 4751","email":null,"hours":"Cs: 13:00–15:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Kiskunhalasi Semmelweis Kórház a Szegedi Tudományegyetem Oktató Kórháza - Keceli Rendelő Telephely","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 30 526 4751","email":null,"hours":"Cs: 13:00–15:00"}]}]</t>
   </si>
   <si>
     <t>Kiskunhalasi Semmelweis Kórház a Szegedi Tudományegyetem Oktató Kórháza - Kiskőrösi Rendelőintézet Telephely</t>
   </si>
   <si>
     <t>6200 Kiskőrös, Kossuth utca 6.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Kiskunhalasi Semmelweis Kórház a Szegedi Tudományegyetem Oktató Kórháza - Kiskőrösi Rendelőintézet Telephely","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 78 311 922","email":null,"hours":"H, Cs: 09:00–13:00, K: 09:00–15:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Kiskunhalasi Semmelweis Kórház a Szegedi Tudományegyetem Oktató Kórháza - Kiskőrösi Rendelőintézet Telephely","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 78 311 922","email":null,"hours":"H, Cs: 09:00–13:00, K: 09:00–15:00"}]}]</t>
   </si>
   <si>
     <t>Kiskunmajsai Szakorvosi Rendelőintézet</t>
   </si>
   <si>
     <t>6120 Kiskunmajsa, FQ utca 66.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Kiskunmajsai Szakorvosi Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(77) 581-033/7009","email":null,"hours":"H: 13:00–19:00, K: 07:30–14:30, Sz: 08:00–17:00, P: 07:30–15:30"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Kiskunmajsai Szakorvosi Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(77) 581-033/7009","email":null,"hours":"H: 13:00–19:00, K: 07:30–14:30, Sz: 08:00–17:00, P: 07:30–15:30"}]}]</t>
   </si>
   <si>
     <t>Kiss Judit</t>
   </si>
   <si>
     <t>3031 Zagyvaszántó, Bajcsy Zs. út 5.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Kiss Judit","unitName":null,"subtype":"Védőnő","phone":"+36 30 584 0366","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Kiss Judit","unitName":null,"subtype":"Védőnő","phone":"+36 30 584 0366","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Kistarcsai Flór Ferenc Kórház</t>
   </si>
   <si>
     <t>2143 Kistarcsa, Semmelweis tér 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Kistarcsai Flór Ferenc Kórház","unitName":"Központi Képalkotó Diagnosztikai Osztály – Mammográfia","subtype":null,"phone":"0628507600/191","email":null,"hours":null}]}, {"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Kistarcsai Flór Ferenc Kórház","unitName":"Szülészet-Nőgyógyászati Szakambulancia","subtype":"Egészségügyi szolgáltató","phone":"(28) 507-600/593","email":null,"hours":"H-P: 07:00–15:00"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Kistarcsai Flór Ferenc Kórház","unitName":null,"subtype":null,"phone":"+36 30 743 5430","email":null,"hours":"Hétköznap: 08:00–08:30 és 14:00–15:00"}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Kistarcsai Flór Ferenc Kórház","unitName":"Központi Képalkotó Diagnosztikai Osztály – Mammográfia","subtype":null,"phone":"0628507600/191","email":null,"hours":null}]},{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Kistarcsai Flór Ferenc Kórház","unitName":"Szülészet-Nőgyógyászati Szakambulancia","subtype":"Egészségügyi szolgáltató","phone":"(28) 507-600/593","email":null,"hours":"H-P: 07:00–15:00"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Kistarcsai Flór Ferenc Kórház","unitName":null,"subtype":null,"phone":"+36 30 743 5430","email":null,"hours":"Hétköznap: 08:00–08:30 és 14:00–15:00"}]}]</t>
   </si>
   <si>
     <t>Kisteleki Térségi Járóbeteg Szakellátó Egészségügyi Központ</t>
   </si>
   <si>
     <t>6760 Kistelek, Kossuth utca 19.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Kisteleki Térségi Járóbeteg Szakellátó Egészségügyi Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 62 259 611","email":null,"hours":"H:08:00–15:00, K és Sz:08:00–14:00, Cs:09:00–15:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Kisteleki Térségi Járóbeteg Szakellátó Egészségügyi Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 62 259 611","email":null,"hours":"H:08:00–15:00, K és Sz:08:00–14:00, Cs:09:00–15:00"}]}]</t>
   </si>
   <si>
     <t>Kisújszállás Város Önkormányzata Rendelőintézet</t>
   </si>
   <si>
     <t>5310 Kisújszállás, Nyár utca 7.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Kisújszállás Város Önkormányzata Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 30 462 2420","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Kisújszállás Város Önkormányzata Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 30 462 2420","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Komárom-Esztergom Vármegyei Szent Borbála Kórház</t>
   </si>
   <si>
     <t>2800 Tatabánya, Dózsa György út 77.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Komárom-Esztergom Vármegyei Szent Borbála Kórház","unitName":"Mammográfia","subtype":null,"phone":"+36 34 515 565","email":null,"hours":null}]}, {"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Komárom-Esztergom Vármegyei Szent Borbála Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 34 515 445","email":null,"hours":"H, K, Cs: 08:00–14:00, P: 08:00–12:00"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Komárom-Esztergom Vármegyei Szent Borbála Kórház","unitName":null,"subtype":null,"phone":"+36 34 515 411","email":"endoscopia@tatabanyakorhaz.hu","hours":"TELEFONON: H-P: 08:00–09:00; 12:30–14:30; SZEMÉLYESEN: 08:00–15:00"}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Komárom-Esztergom Vármegyei Szent Borbála Kórház","unitName":"Mammográfia","subtype":null,"phone":"+36 34 515 565","email":null,"hours":null}]},{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Komárom-Esztergom Vármegyei Szent Borbála Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 34 515 445","email":null,"hours":"H, K, Cs: 08:00–14:00, P: 08:00–12:00"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Komárom-Esztergom Vármegyei Szent Borbála Kórház","unitName":null,"subtype":null,"phone":"+36 34 515 411","email":"endoscopia@tatabanyakorhaz.hu","hours":"TELEFONON: H-P: 08:00–09:00; 12:30–14:30; SZEMÉLYESEN: 08:00–15:00"}]}]</t>
   </si>
   <si>
     <t>Komáromi Selye János Kórház</t>
   </si>
   <si>
     <t>2900 Komárom, Beöthy Zsolt utca 4.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Komáromi Selye János Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(70) 683-2042, (30) 938-5928","email":null,"hours":"H-P: 08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Komáromi Selye János Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(70) 683-2042, (30) 938-5928","email":null,"hours":"H-P: 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>2921 Komárom, Széchenyi utca 2.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Komáromi Selye János Kórház","unitName":null,"subtype":null,"phone":"+36(34) 342-840/ 156","email":"sjkgastro@komnet.hu","hours":"Hétfő: 08:00–12:00"}]}</t>
+    <t>[{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Komáromi Selye János Kórház","unitName":null,"subtype":null,"phone":"+36(34) 342-840/ 156","email":"sjkgastro@komnet.hu","hours":"Hétfő: 08:00–12:00"}]}]</t>
   </si>
   <si>
     <t>Kornisné Liptay Elza Szociális és Gyermekjóléti Központ Járóbeteg szakellátás</t>
   </si>
   <si>
     <t>4440 Tiszavasvári, Kabay János utca 21-23.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Kornisné Liptay Elza Szociális és Gyermekjóléti Központ Járóbeteg szakellátás","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 30 226 0301","email":null,"hours":"K: 08:00–13:00 P: 12:00–19:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Kornisné Liptay Elza Szociális és Gyermekjóléti Központ Járóbeteg szakellátás","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 30 226 0301","email":null,"hours":"K: 08:00–13:00 P: 12:00–19:00"}]}]</t>
   </si>
   <si>
     <t>Kovács Mária</t>
   </si>
   <si>
     <t>8866 Becsehely, Kossuth utca 217.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Kovács Mária","unitName":null,"subtype":"Védőnő","phone":"+36 30 443 7053","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Kovács Mária","unitName":null,"subtype":"Védőnő","phone":"+36 30 443 7053","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Krémerné Németh Hajnalka</t>
   </si>
   <si>
     <t>7768 Vokány, Kossuth utca 86.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Krémerné Németh Hajnalka","unitName":null,"subtype":"Védőnő","phone":"+36 30 177 4663","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Krémerné Németh Hajnalka","unitName":null,"subtype":"Védőnő","phone":"+36 30 177 4663","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Kunszentmiklós Városi Önkormányzat Egészségügyi Központ</t>
   </si>
   <si>
     <t>6090 Kunszentmiklós, Kossuth út 6.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Kunszentmiklós Városi Önkormányzat Egészségügyi Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 76 351 222","email":null,"hours":"H: 10:00–14:00, K: 08:00–16:00, Sz: 08:00–12:00, Cs: 16:00–19:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Kunszentmiklós Városi Önkormányzat Egészségügyi Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 76 351 222","email":null,"hours":"H: 10:00–14:00, K: 08:00–16:00, Sz: 08:00–12:00, Cs: 16:00–19:00"}]}]</t>
   </si>
   <si>
     <t>Kuthy Elek Egészségügyi Intézmény</t>
   </si>
   <si>
     <t>5350 Tiszafüred, Nefelejcs utca 4.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Kuthy Elek Egészségügyi Intézmény","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 59 351 244","email":null,"hours":"H: 10:00–16:00, Sz: 08:00–17:00, Cs: 08:00–18:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Kuthy Elek Egészségügyi Intézmény","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 59 351 244","email":null,"hours":"H: 10:00–16:00, Sz: 08:00–17:00, Cs: 08:00–18:00"}]}]</t>
   </si>
   <si>
     <t>Közép-Nyírségi Járóbeteg Szakellátó Központ</t>
   </si>
   <si>
     <t>4561 Baktalórántháza, Jókai utca 3.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Közép-Nyírségi Járóbeteg Szakellátó Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 42 552 050","email":null,"hours":"P: 08:00–12:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Közép-Nyírségi Járóbeteg Szakellátó Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 42 552 050","email":null,"hours":"P: 08:00–12:00"}]}]</t>
   </si>
   <si>
     <t>Lajosmizse Város Önkormányzata Egészségügyi, Gyermekjóléti és Szociális Intézménye</t>
   </si>
   <si>
     <t>6050 Lajosmizse, Dózsa György út 104-106.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Lajosmizse Város Önkormányzata Egészségügyi, Gyermekjóléti és Szociális Intézménye","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(76) 556-233, (76) 356-184","email":null,"hours":"K: 08:00–13:00, Sz: 09:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Lajosmizse Város Önkormányzata Egészségügyi, Gyermekjóléti és Szociális Intézménye","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(76) 556-233, (76) 356-184","email":null,"hours":"K: 08:00–13:00, Sz: 09:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Lengyelné Guth Éva</t>
   </si>
   <si>
     <t>7745 Olasz, Kossuth L. utca 108/A</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Lengyelné Guth Éva","unitName":null,"subtype":"Védőnő","phone":"+36 30 176 7487","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Lengyelné Guth Éva","unitName":null,"subtype":"Védőnő","phone":"+36 30 176 7487","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Lumniczer Sándor Kórház-Rendelőintézet  Nőgyógyászati Szakrendelés</t>
   </si>
   <si>
     <t>9330 Kapuvár, Dr. Lumniczer Sándor utca 10.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Lumniczer Sándor Kórház-Rendelőintézet","unitName":"Nőgyógyászati Szakrendelés","subtype":"Egészségügyi szolgáltató","phone":"(96) 596-540, (96) 541-517","email":null,"hours":"H: 08:00–10:00, K: 07:30–09:30, Sz: 07:30–11:00, 12:00–14:00, Cs: 07:30–12:00, P: 08:00–10:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Lumniczer Sándor Kórház-Rendelőintézet","unitName":"Nőgyógyászati Szakrendelés","subtype":"Egészségügyi szolgáltató","phone":"(96) 596-540, (96) 541-517","email":null,"hours":"H: 08:00–10:00, K: 07:30–09:30, Sz: 07:30–11:00, 12:00–14:00, Cs: 07:30–12:00, P: 08:00–10:00"}]}]</t>
   </si>
   <si>
     <t>LÉT.A.MED Járóbeteg Szakellátó Központ</t>
   </si>
   <si>
     <t>4281 Létavértes, Baross utca 7.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"LÉT.A.MED Járóbeteg Szakellátó Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(52) 592-592, (52) 592-593","email":null,"hours":"SZ: 08:00–16:00, P: 08:00–16:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"LÉT.A.MED Járóbeteg Szakellátó Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(52) 592-592, (52) 592-593","email":null,"hours":"SZ: 08:00–16:00, P: 08:00–16:00"}]}]</t>
   </si>
   <si>
     <t>Láng Jenifer</t>
   </si>
   <si>
     <t>7915 Dencsháza, Petőfi utca 36.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Láng Jenifer","unitName":null,"subtype":"Védőnő","phone":"+36 30 177 4486","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Láng Jenifer","unitName":null,"subtype":"Védőnő","phone":"+36 30 177 4486","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>MEDITRES Egészségügyi Szolgáltató Korlátolt Felelősségű Társaság</t>
   </si>
   <si>
     <t>6000 Kecskemét, Bagoly utca 1/a</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"MEDITRES Egészségügyi Szolgáltató Korlátolt Felelősségű Társaság","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 76 495 555","email":null,"hours":"Sz: 08:30–10:30"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"MEDITRES Egészségügyi Szolgáltató Korlátolt Felelősségű Társaság","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 76 495 555","email":null,"hours":"Sz: 08:30–10:30"}]}]</t>
   </si>
   <si>
     <t>MaMMa Eü Zrt</t>
   </si>
   <si>
     <t>7100 Szekszárd, Béri B. Á. utca 9-13</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"MaMMa Eü Zrt","unitName":null,"subtype":null,"phone":"+36 21 350 0380","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"MaMMa Eü Zrt","unitName":null,"subtype":null,"phone":"+36 21 350 0380","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Maczák Éva</t>
   </si>
   <si>
     <t>3016 Boldog, Turai út 2.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Maczák Éva","unitName":null,"subtype":"Védőnő","phone":"+36 70 866 0392","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Maczák Éva","unitName":null,"subtype":"Védőnő","phone":"+36 70 866 0392","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Magyarországi Zsidó Hitközségek Szövetsége Szeretetkórháza</t>
   </si>
   <si>
     <t>1145 Budapest, Amerikai út 53-55</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Magyarországi Zsidó Hitközségek Szövetsége Szeretetkórháza","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 1 814 2411","email":null,"hours":"Cs: 09:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Magyarországi Zsidó Hitközségek Szövetsége Szeretetkórháza","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 1 814 2411","email":null,"hours":"Cs: 09:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Mezőcsáti Egészségügyi Központ</t>
   </si>
   <si>
     <t>3450 Mezőcsát, Hősök tere 33.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Mezőcsáti Egészségügyi Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(49) 553-010 /110 vagy 122 mellék","email":null,"hours":"H: 08:00–12:00, K: 14:30–20:00, Sz: 08:00–10:00 és 15:00–21:00, P: 08:00–13:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Mezőcsáti Egészségügyi Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(49) 553-010 /110 vagy 122 mellék","email":null,"hours":"H: 08:00–12:00, K: 14:30–20:00, Sz: 08:00–10:00 és 15:00–21:00, P: 08:00–13:00"}]}]</t>
   </si>
   <si>
     <t>Mezőkovácsházi Humán Szolgáltató Központ Járóbeteg Szakellátó</t>
   </si>
   <si>
     <t>5800 Mezőkovácsháza, Alkotmány utca 38.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Mezőkovácsházi Humán Szolgáltató Központ Járóbeteg Szakellátó","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 30 829 1368","email":null,"hours":"Sz: 08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Mezőkovácsházi Humán Szolgáltató Központ Járóbeteg Szakellátó","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 30 829 1368","email":null,"hours":"Sz: 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Mezőkövesd Városi Önkormányzat Rendelőintézete</t>
   </si>
   <si>
     <t>3400 Mezőkövesd, Mátyás király út 75.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Mezőkövesd Városi Önkormányzat Rendelőintézete","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(49) 505-314, 505-301, 411-444","email":null,"hours":"H: 07:00–15:00, K: 07:00–16:00, Sz (páros héten): 07:00–16:00, Sz (páratlan héten): 11:00–16:00, P: 07:00–15:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Mezőkövesd Városi Önkormányzat Rendelőintézete","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(49) 505-314, 505-301, 411-444","email":null,"hours":"H: 07:00–15:00, K: 07:00–16:00, Sz (páros héten): 07:00–16:00, Sz (páratlan héten): 11:00–16:00, P: 07:00–15:00"}]}]</t>
   </si>
   <si>
     <t>Mezőtúri Kórház és Rendelőintézet</t>
   </si>
   <si>
     <t>5400 Mezőtúr, Kossuth Lajos út 9-11.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Mezőtúri Kórház és Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 56 550 453","email":null,"hours":"H-P: 08:00–13:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Mezőtúri Kórház és Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 56 550 453","email":null,"hours":"H-P: 08:00–13:00"}]}]</t>
   </si>
   <si>
     <t>Mikóné Kiss Éva</t>
   </si>
   <si>
     <t>8957 Csömödér, Széchenyi utca 40.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Mikóné Kiss Éva","unitName":null,"subtype":"Védőnő","phone":"+36 30 746 9339","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Mikóné Kiss Éva","unitName":null,"subtype":"Védőnő","phone":"+36 30 746 9339","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Mikóné Kiss Éva (helyettes)</t>
   </si>
   <si>
     <t>8978 Rédics, Dózsa Gy. utca 11.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Mikóné Kiss Éva (helyettes)","unitName":null,"subtype":"Védőnő","phone":"+36 30 746 9339","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Mikóné Kiss Éva (helyettes)","unitName":null,"subtype":"Védőnő","phone":"+36 30 746 9339","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Mosonmagyaróvári Karolina Kórház-Rendelőintézet</t>
   </si>
   <si>
     <t>9200 Mosonmagyaróvár, Régi Vámház tér 2-4.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Mosonmagyaróvári Karolina Kórház-Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 96 574 777","email":null,"hours":"H-P: 08:00–11:00, 12:00–14:20"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Mosonmagyaróvári Karolina Kórház-Rendelőintézet","unitName":null,"subtype":null,"phone":"+36 96 574 719","email":null,"hours":"Hétfő: 08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Mosonmagyaróvári Karolina Kórház-Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 96 574 777","email":null,"hours":"H-P: 08:00–11:00, 12:00–14:20"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Mosonmagyaróvári Karolina Kórház-Rendelőintézet","unitName":null,"subtype":null,"phone":"+36 96 574 719","email":null,"hours":"Munkanapokon: 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Márton Rita</t>
   </si>
   <si>
     <t>6522 Gara, Kossuth Lajos utca 66.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Márton Rita","unitName":null,"subtype":"Védőnő","phone":"+36 30 083 7922","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Márton Rita","unitName":null,"subtype":"Védőnő","phone":"+36 30 083 7922","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Móra-Vitál Járóbeteg-szakellátó és Fürdőgyógyászati Központ</t>
   </si>
   <si>
     <t>6782 Mórahalom, Szent László park 3.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Móra-Vitál Járóbeteg-szakellátó és Fürdőgyógyászati Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 62 280 123","email":null,"hours":"H és Sz: 08:00–12:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Móra-Vitál Járóbeteg-szakellátó és Fürdőgyógyászati Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 62 280 123","email":null,"hours":"H és Sz: 08:00–12:00"}]}]</t>
   </si>
   <si>
     <t>Nagyatádi Kórház</t>
   </si>
   <si>
     <t>7500 Nagyatád, Bajcsy Zs. utca 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Nagyatádi Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(82) 504-400/367 mellék és 375 mellék","email":null,"hours":"H-P: 07:30–13:30"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Nagyatádi Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(82) 504-400/367 mellék és 375 mellék","email":null,"hours":"H-P: 07:30–13:30"}]}]</t>
   </si>
   <si>
     <t>Nagykanizsai Kanizsai Dorottya Kórház</t>
   </si>
   <si>
     <t>8800 Nagykanizsa, Szekeres József utca 2-8.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Nagykanizsai Kanizsai Dorottya Kórház","unitName":"Mammográfia","subtype":null,"phone":"06-93-502-000/2728","email":null,"hours":null}]}, {"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Nagykanizsai Kanizsai Dorottya Kórház","unitName":"Nőgyógyászati Szakrendelő","subtype":"Egészségügyi szolgáltató","phone":"(93) 502-100, (93) 502-300, (93) 502-061, (93) 502-000, (30) 124-95-61","email":null,"hours":"H, K, Sz, Cs: 08:30–11:15, 12:15–14:00 P: 08:00–11:00"}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Nagykanizsai Kanizsai Dorottya Kórház","unitName":"Mammográfia","subtype":null,"phone":"06-93-502-000/2728","email":null,"hours":null}]},{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Nagykanizsai Kanizsai Dorottya Kórház","unitName":"Nőgyógyászati Szakrendelő","subtype":"Egészségügyi szolgáltató","phone":"(93) 502-100, (93) 502-300, (93) 502-061, (93) 502-000, (30) 124-95-61","email":null,"hours":"H, K, Sz, Cs: 08:30–11:15, 12:15–14:00 P: 08:00–11:00"}]}]</t>
   </si>
   <si>
     <t>8800 Nagykanizsa, Szekeres J. utca 2-8.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Nagykanizsai Kanizsai Dorottya Kórház","unitName":null,"subtype":null,"phone":"+36 93 502 033","email":null,"hours":"Hétköznap: 08:30–15:30"}]}</t>
+    <t>[{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Nagykanizsai Kanizsai Dorottya Kórház","unitName":null,"subtype":null,"phone":"+36 93 502 033","email":null,"hours":"Hétköznap: 08:30–15:30"}]}]</t>
   </si>
   <si>
     <t>Nagykőrösi Rehabilitációs Szakkórház és Rendelőintézet</t>
   </si>
   <si>
     <t>2750 Nagykőrös, Fáskert utca 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Nagykőrösi Rehabilitációs Szakkórház és Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(30) 173-9351 (30) 174-0891","email":null,"hours":"H: 07:30–14:30, K: 07:30–15:30, Sz: 07:30–14:30, Cs: 07:30–15:30, P: nincs rendelés"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Nagykőrösi Rehabilitációs Szakkórház és Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(30) 173-9351 (30) 174-0891","email":null,"hours":"H: 07:30–14:30, K: 07:30–15:30, Sz: 07:30–14:30, Cs: 07:30–15:30, P: nincs rendelés"}]}]</t>
   </si>
   <si>
     <t>Nagyné Blahó Zsuzsanna</t>
   </si>
   <si>
     <t>3359 Tenk, Fő út 52.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Nagyné Blahó Zsuzsanna","unitName":null,"subtype":"Védőnő","phone":"+36 30 584 0076","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Nagyné Blahó Zsuzsanna","unitName":null,"subtype":"Védőnő","phone":"+36 30 584 0076","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Nagyné Blahó Zsuzsanna - Mezőszemere</t>
   </si>
   <si>
     <t>3378 Mezőszemere, Szabadság út 125.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Nagyné Blahó Zsuzsanna - Mezőszemere","unitName":null,"subtype":"Védőnő","phone":"+36 30 584 0076","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Nagyné Blahó Zsuzsanna - Mezőszemere","unitName":null,"subtype":"Védőnő","phone":"+36 30 584 0076","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Nagyné Miló Rita</t>
   </si>
   <si>
     <t>3300 Eger, Egri út 5.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Nagyné Miló Rita","unitName":null,"subtype":"Védőnő","phone":"+36 30 584 0281","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Nagyné Miló Rita","unitName":null,"subtype":"Védőnő","phone":"+36 30 584 0281","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Nyergesújfalu Város Önkormányzata Dr. Tábori Lajos Rendelőintézet</t>
   </si>
   <si>
     <t>2536 Nyergesújfalu, Kossuth L. utca 146.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Nyergesújfalu Város Önkormányzata Dr. Tábori Lajos Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 33 514 044","email":null,"hours":"Sz: 09:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Nyergesújfalu Város Önkormányzata Dr. Tábori Lajos Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 33 514 044","email":null,"hours":"Sz: 09:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Nyíregyházi Jósa András Tagkórház</t>
   </si>
   <si>
     <t>4400 Nyíregyháza, Szent István utca 68.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szabolcs-Szatmár-Bereg Vármegyei Oktatókórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(42) 599-700, (42) 599-703","email":null,"hours":"1. rendelő: H-P: 08:30–15:30, 2. rendelő: H, K, Sz: 12:00–18:00, Cs: 11:00–18:00"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Szabolcs-Szatmár-Bereg Vármegyei Oktatókórház","unitName":null,"subtype":null,"phone":"+36(42)599-700/2084","email":null,"hours":"Hétfő-Péntek: 08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szabolcs-Szatmár-Bereg Vármegyei Oktatókórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(42) 599-700, (42) 599-703","email":null,"hours":"1. rendelő: H-P: 08:30–15:30, 2. rendelő: H, K, Sz: 12:00–18:00, Cs: 11:00–18:00"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Szabolcs-Szatmár-Bereg Vármegyei Oktatókórház","unitName":null,"subtype":null,"phone":"+36(42)599-700/2084","email":null,"hours":"Hétfő-Péntek: 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Némethné Molnár Zita</t>
   </si>
   <si>
     <t>9795 Vaskeresztes, FQ utca 33.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Némethné Molnár Zita","unitName":null,"subtype":"Védőnő","phone":"+36 30 523 9391","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Némethné Molnár Zita","unitName":null,"subtype":"Védőnő","phone":"+36 30 523 9391","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Nógrád Vármegyei Szent Lázár Kórház</t>
   </si>
   <si>
     <t>3100 Salgótarján, Füleki út 54-56.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Nógrád Vármegyei Szent Lázár Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(32) 522-098, (32)522-000","email":null,"hours":"I.-II.: H-P: 07:00–15:00, III.:H: 13:00–15:00, Sz: 13:00–15:00, CS: 14:00–15:00, IV.:Cs: 13:00–14:00, V.:H- P: 07:00–13:00, VI.:K: 13:00–15:00"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Nógrád Vármegyei Szent Lázár Kórház","unitName":null,"subtype":null,"phone":"+36(32)522-000/2738","email":null,"hours":"Hétfő-Péntek: 07:30–15:30"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Nógrád Vármegyei Szent Lázár Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(32) 522-098, (32)522-000","email":null,"hours":"I.-II.: H-P: 07:00–15:00, III.:H: 13:00–15:00, Sz: 13:00–15:00, CS: 14:00–15:00, IV.:Cs: 13:00–14:00, V.:H- P: 07:00–13:00, VI.:K: 13:00–15:00"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Nógrád Vármegyei Szent Lázár Kórház","unitName":null,"subtype":null,"phone":"+36(32)522-000/2738","email":null,"hours":"Hétfő-Péntek: 07:30–15:30"}]}]</t>
   </si>
   <si>
     <t>Nógrád Vármegyei Szent Lázár Kórház Komplex Mammográfiás Központ</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Nógrád Vármegyei Szent Lázár Kórház","unitName":"Komplex Mammográfiás Központ","subtype":null,"phone":"+36 32 311 803","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Nógrád Vármegyei Szent Lázár Kórház","unitName":"Komplex Mammográfiás Központ","subtype":null,"phone":"+36 32 311 803","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Ormánság Egészségügyi Központ</t>
   </si>
   <si>
     <t>7960 Sellye, Bodonyi utca 1/A</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Ormánság Egészségügyi Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(73) 580-044/210 mellék","email":null,"hours":"H és Cs: 08:00–16:00, P: 08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Ormánság Egészségügyi Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(73) 580-044/210 mellék","email":null,"hours":"H és Cs: 08:00–16:00, P: 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Orosházi Dr. László Elek Kórház és Rendelőintézet</t>
   </si>
   <si>
     <t>5900 Orosháza, Könd utca 59.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Orosházi Dr. László Elek Kórház és Rendelőintézet","unitName":null,"subtype":null,"phone":"06-68/411-166/597,697,463","email":null,"hours":null}]}, {"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Orosházi Dr. László Elek Kórház és Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 68 411 166","email":null,"hours":"07:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Orosházi Dr. László Elek Kórház és Rendelőintézet","unitName":null,"subtype":null,"phone":"06-68/411-166/597,697,463","email":null,"hours":null}]},{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Orosházi Dr. László Elek Kórház és Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 68 411 166","email":null,"hours":"07:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Oroszlányi Szakorvosi Intézet</t>
   </si>
   <si>
     <t>2840 Oroszlány, Alkotmány utca 2.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Oroszlányi Szakorvosi Intézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(34) 560-660, (34) 560-679","email":null,"hours":"Sz, Cs, P: 08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Oroszlányi Szakorvosi Intézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(34) 560-660, (34) 560-679","email":null,"hours":"Sz, Cs, P: 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Országos Onkológiai Intézet</t>
   </si>
   <si>
     <t>1122 Budapest, Ráth György utca 7-9.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Országos Onkológiai Intézet","unitName":null,"subtype":null,"phone":"06-1-2248600/1340 m.","email":null,"hours":null}]}, {"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Országos Onkológiai Intézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(1) 224-86-00/3789","email":null,"hours":"H-P: 08:00–15:00"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Országos Onkológiai Intézet","unitName":null,"subtype":null,"phone":"+36 20 587 0354","email":"pozsarj@gmail.com","hours":"Hétköznap: 08:00–12:00"}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Országos Onkológiai Intézet","unitName":null,"subtype":null,"phone":"06-1-2248600/1340 m.","email":null,"hours":null}]},{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Országos Onkológiai Intézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(1) 224-86-00/3789","email":null,"hours":"H-P: 08:00–15:00"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Országos Onkológiai Intézet","unitName":null,"subtype":null,"phone":"+36 20 587 0354","email":"pozsarj@gmail.com","hours":"Hétköznap: 08:00–12:00"}]}]</t>
   </si>
   <si>
     <t>Paksi Gyógyászati Központ Szülészet-Nőgyógyászat I. és II. Szakrendelés</t>
   </si>
   <si>
     <t>7030 Paks, Táncsics Mihály utca 13.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Paksi Gyógyászati Központ","unitName":"Szülészet-Nőgyógyászat I. és II. Szakrendelés","subtype":"Egészségügyi szolgáltató","phone":"+36 75 830 770","email":null,"hours":"I. Sz: 07:30–12:00 és 12:30–15:30, Cs: 07:30–12:00 és 12:30–15:30 II. H: 08:00–12:00 és 12:30–15:00 K: 08:00–12:00 és 12:30–15:30, Cs: 09:00–12:00 és 12:30–15:30"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Paksi Gyógyászati Központ","unitName":"Szülészet-Nőgyógyászat I. és II. Szakrendelés","subtype":"Egészségügyi szolgáltató","phone":"+36 75 830 770","email":null,"hours":"I. Sz: 07:30–12:00 és 12:30–15:30, Cs: 07:30–12:00 és 12:30–15:30 II. H: 08:00–12:00 és 12:30–15:00 K: 08:00–12:00 és 12:30–15:30, Cs: 09:00–12:00 és 12:30–15:30"}]}]</t>
   </si>
   <si>
     <t>Pappné Kovács Zsuzsanna</t>
   </si>
   <si>
     <t>6528 Bátmonostor, Kossuth Lajos utca 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Pappné Kovács Zsuzsanna","unitName":null,"subtype":"Védőnő","phone":"+36 30 081 1950","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Pappné Kovács Zsuzsanna","unitName":null,"subtype":"Védőnő","phone":"+36 30 081 1950","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Parádfürdői Állami Kórház</t>
   </si>
   <si>
     <t>3244 Parádfürdő, Kossuth Lajos út 221.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Parádfürdői Állami Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 30 461 4102","email":null,"hours":"Sz: 09:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Parádfürdői Állami Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 30 461 4102","email":null,"hours":"Sz: 09:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Percz Judit</t>
   </si>
   <si>
     <t>8764 Dióskál, Petőfi utca 40.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Percz Judit","unitName":null,"subtype":"Védőnő","phone":"+36 30 700 2981","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Percz Judit","unitName":null,"subtype":"Védőnő","phone":"+36 30 700 2981","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Petruskáné Kassai Csilla</t>
   </si>
   <si>
     <t>8992 Bagod, Kossuth L. utca 4.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Petruskáné Kassai Csilla","unitName":null,"subtype":"Védőnő","phone":"+36 30 572 6678","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Petruskáné Kassai Csilla","unitName":null,"subtype":"Védőnő","phone":"+36 30 572 6678","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Petz Aladár Egyetemi Oktató Kórház Szent Imre úti Rendelőintézet</t>
   </si>
   <si>
     <t>9024 Győr, Szent Imre út 41.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Petz Aladár Egyetemi Oktató Kórház Szent Imre úti Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 96 507 928","email":null,"hours":"H-P: 07:00–13:40"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Petz Aladár Egyetemi Oktató Kórház Szent Imre úti Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 96 507 928","email":null,"hours":"H-P: 07:00–13:40"}]}]</t>
   </si>
   <si>
     <t>Pilisvörösvári Szakrendelő</t>
   </si>
   <si>
     <t>2085 Pilisvörösvár, Fő utca 130/A</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Pilisvörösvári Szakrendelő","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(26) 330-303/115 mellék","email":null,"hours":"H:8-14, Sz, Cs: 8-20, P:07:30–13:30"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Pilisvörösvári Szakrendelő","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(26) 330-303/115 mellék","email":null,"hours":"H:8-14, Sz, Cs: 8-20, P:07:30–13:30"}]}]</t>
   </si>
   <si>
     <t>Pribuszné Szabó Krisztina</t>
   </si>
   <si>
     <t>2096 Üröm, Dózsa György út 34.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Pribuszné Szabó Krisztina","unitName":null,"subtype":"Védőnő","phone":"+36 20 354 7098","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Pribuszné Szabó Krisztina","unitName":null,"subtype":"Védőnő","phone":"+36 20 354 7098","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Putnoki Humán Szolgáltató Központ</t>
   </si>
   <si>
     <t>3630 Putnok, Kossuth út 25</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Putnoki Humán Szolgáltató Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 48 430 205","email":null,"hours":"Cs: 14:00–16:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Putnoki Humán Szolgáltató Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 48 430 205","email":null,"hours":"Cs: 14:00–16:00"}]}]</t>
   </si>
   <si>
     <t>PÉTEGISZ Járóbeteg Szakellátó Központ</t>
   </si>
   <si>
     <t>4090 Polgár, Hősök útja 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"PÉTEGISZ Járóbeteg Szakellátó Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(52) 573-117, (52) 567-000","email":null,"hours":"H:11:00–15:00, Sz:10:00–14:30, P:11:00–14:30"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"PÉTEGISZ Járóbeteg Szakellátó Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(52) 573-117, (52) 567-000","email":null,"hours":"H:11:00–15:00, Sz:10:00–14:30, P:11:00–14:30"}]}]</t>
   </si>
   <si>
     <t>Pápai Gróf Esterházy Kórház és Rendelőintézeti Szakrendelő</t>
   </si>
   <si>
     <t>8500 Pápa, Jókai utca 5-9.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Pápai Gróf Esterházy Kórház és Rendelőintézeti Szakrendelő","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(89) 514-010, (89) 514-011, (89) 514-006, (89) 514-007, (89) 514-000/157-es mellék","email":null,"hours":"H, K, Sz, Cs: 07:30–15:30, P: 07:30–14:30"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Pápai Gróf Esterházy Kórház és Rendelőintézeti Szakrendelő","unitName":null,"subtype":null,"phone":"+36(89)514-000/136, 107","email":null,"hours":"Hétfő: 09:00–10:00; Kedd: 08:00–09:30"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Pápai Gróf Esterházy Kórház és Rendelőintézeti Szakrendelő","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(89) 514-010, (89) 514-011, (89) 514-006, (89) 514-007, (89) 514-000/157-es mellék","email":null,"hours":"H, K, Sz, Cs: 07:30–15:30, P: 07:30–14:30"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Pápai Gróf Esterházy Kórház és Rendelőintézeti Szakrendelő","unitName":null,"subtype":null,"phone":"+36(89)514-000/136, 107","email":null,"hours":"Hétfő: 09:00–10:00; Kedd: 08:00–09:30"}]}]</t>
   </si>
   <si>
     <t>Pásztói Margit Kórház</t>
   </si>
   <si>
     <t>3060 Pásztó, Semmelweis út 15-17.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Pásztói Margit Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(32) 561-000/2182","email":null,"hours":"H, Sz, Cs: 08:00–16:00"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Pásztói Margit Kórház","unitName":null,"subtype":null,"phone":"+36(32)561-000/2172","email":"endoscop@pkorhaz.hu","hours":"Hétköznap: 07:00–15:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Pásztói Margit Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(32) 561-000/2182","email":null,"hours":"H, Sz, Cs: 08:00–16:00"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Pásztói Margit Kórház","unitName":null,"subtype":null,"phone":"+36(32)561-000/2172","email":"endoscop@pkorhaz.hu","hours":"Hétköznap: 07:00–15:00"}]}]</t>
   </si>
   <si>
     <t>Pécs Megye Jogú Város Egyesített Egészségügyi Intézmények</t>
   </si>
   <si>
     <t>7626 Pécs, Lánc utca 12.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Pécs Megye Jogú Város Egyesített Egészségügyi Intézmények","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(72) 523-723, (72) 523-700","email":null,"hours":"08:00–17:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Pécs Megye Jogú Város Egyesített Egészségügyi Intézmények","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(72) 523-723, (72) 523-700","email":null,"hours":"08:00–17:00"}]}]</t>
   </si>
   <si>
     <t>Pécs Megye Jogú Város Egyesített Egészségügyi Intézmények - Csontváry út</t>
   </si>
   <si>
     <t>7632 Pécs, Csontváry út 6/1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Pécs Megye Jogú Város Egyesített Egészségügyi Intézmények - Csontváry út","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(72) 587-410, (72) 587-400","email":null,"hours":"Cs: 09:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Pécs Megye Jogú Város Egyesített Egészségügyi Intézmények - Csontváry út","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(72) 587-410, (72) 587-400","email":null,"hours":"Cs: 09:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Pécs VMJV Egyesített Eü. Intézmények</t>
   </si>
   <si>
     <t>7633 Pécs, Dr. Veress Endre utca 2.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Pécs VMJV Egyesített Eü. Intézmények","unitName":null,"subtype":null,"phone":"72/523-500, 315 mellék","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Pécs VMJV Egyesített Eü. Intézmények","unitName":null,"subtype":null,"phone":"72/523-500, 315 mellék","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Pécsi Tudományegyetem</t>
   </si>
   <si>
     <t>7624 Pécs, Pacsirta utca 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Pécsi Tudományegyetem","unitName":null,"subtype":null,"phone":"+36 72 536 077","email":"vastagbelszures2bel@pte.hu","hours":"Hétfő-Péntek: 13:00–15:00"}]}</t>
+    <t>[{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Pécsi Tudományegyetem","unitName":null,"subtype":null,"phone":"+36 72 536 077","email":"vastagbelszures2bel@pte.hu","hours":"Hétfő-Péntek: 13:00–15:00"}]}]</t>
   </si>
   <si>
     <t>Pécsi Tudományegyetem Klinikai Központ</t>
   </si>
   <si>
     <t>7623 Pécs, Rákóczi út 2.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Pécsi Tudományegyetem Klinikai Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 72 536 370","email":null,"hours":"H-P: 08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Pécsi Tudományegyetem Klinikai Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 72 536 370","email":null,"hours":"H-P: 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Pécsi Tudományegyetem Klinikai Központ Harkányi Termál Rehabilitációs Kórház</t>
   </si>
   <si>
     <t>7815 Harkány, Zsigmondy sétány 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Pécsi Tudományegyetem Klinikai Központ Harkányi Termál Rehabilitációs Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 72 580 926","email":null,"hours":"K: 13:00–15:00, Cs: 08:00–12:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Pécsi Tudományegyetem Klinikai Központ Harkányi Termál Rehabilitációs Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 72 580 926","email":null,"hours":"K: 13:00–15:00, Cs: 08:00–12:00"}]}]</t>
   </si>
   <si>
     <t>Pécsi Tudományegyetem Klinikai Központ Komlói Kórház</t>
   </si>
   <si>
     <t>7300 Komló, Majális tér 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Pécsi Tudományegyetem Klinikai Központ Komlói Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(72) 582-350, (30) 096-7219, (30) 096-3123","email":null,"hours":"Nőgyógyászati szakrendelés I: H-CS: 07:00–12:00, Nőgyógyászati szakrendelés II: Sz-P: 07:00–15:00"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Pécsi Tudományegyetem Klinikai Központ Komlói Kórház","unitName":null,"subtype":null,"phone":"+36 72 582 350, +36 30 096 7219, +36 30 096 3123","email":"komlo.vastagbelszures@pte.hu","hours":"H-P: 11:00–15:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Pécsi Tudományegyetem Klinikai Központ Komlói Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(72) 582-350, (30) 096-7219, (30) 096-3123","email":null,"hours":"Nőgyógyászati szakrendelés I: H-CS: 07:00–12:00, Nőgyógyászati szakrendelés II: Sz-P: 07:00–15:00"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Pécsi Tudományegyetem Klinikai Központ Komlói Kórház","unitName":null,"subtype":null,"phone":"+36 72 582 350, +36 30 096 7219, +36 30 096 3123","email":"komlo.vastagbelszures@pte.hu","hours":"H-P: 11:00–15:00"}]}]</t>
   </si>
   <si>
     <t>Pécsi Tudományegyetem Klinikai Központ Mohácsi Kórház</t>
   </si>
   <si>
     <t>7700 Mohács, Szepessy tér 7.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Pécsi Tudományegyetem Klinikai Központ Mohácsi Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 69 511 150","email":null,"hours":"H-P: 08:00–15:00"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Pécsi Tudományegyetem Klinikai Központ Mohácsi Kórház","unitName":null,"subtype":null,"phone":"+36 69 511 179","email":"mohacs.endoscopia@pte.hu","hours":"Hétfő-Csütörtök: 14:00–15:30"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Pécsi Tudományegyetem Klinikai Központ Mohácsi Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 69 511 150","email":null,"hours":"H-P: 08:00–15:00"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Pécsi Tudományegyetem Klinikai Központ Mohácsi Kórház","unitName":null,"subtype":null,"phone":"+36 69 511 179","email":"mohacs.endoscopia@pte.hu","hours":"Hétfő-Csütörtök: 14:00–15:30"}]}]</t>
   </si>
   <si>
     <t>Pécsi Tudományegyetem Klinikai Központ Siklósi Kórház</t>
   </si>
   <si>
     <t>7800 Siklós, Baross Gábor utca 6.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Pécsi Tudományegyetem Klinikai Központ Siklósi Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(72) 352-411/118 mellék","email":null,"hours":"H-P: 07:30–15:30"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Pécsi Tudományegyetem Klinikai Központ Siklósi Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(72) 352-411/118 mellék","email":null,"hours":"H-P: 07:30–15:30"}]}]</t>
   </si>
   <si>
     <t>Pécsi Tudományegyetem Klinikai Központ Szigetvári Kórház</t>
   </si>
   <si>
     <t>7900 Szigetvár, Szent István lakótelep 7.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Pécsi Tudományegyetem Klinikai Központ Szigetvári Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 73 500 589","email":null,"hours":"H-P: 08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Pécsi Tudományegyetem Klinikai Központ Szigetvári Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 73 500 589","email":null,"hours":"H-P: 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Pécsi Tudományegyetem Klinikai Központ – Janus Pannonius Klinikai Tömb</t>
   </si>
   <si>
     <t>7624 Pécs, Ifjúság útja 13.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Pécsi Tudományegyetem Klinikai Központ Orvosi Képalkotó Klinika","unitName":null,"subtype":null,"phone":"72/536-000/32282 mellék","email":null,"hours":null}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Pécsi Tudományegyetem Klinikai Központ","unitName":"I. sz. Belgyógyászati Klinika – Gasztroenterológiai Osztály – Endoszkópia","subtype":null,"phone":"+36 72 535 828","email":"gulyas.istvanne@pte.hu","hours":"Hétköznap: 13:30–15:15"}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Pécsi Tudományegyetem Klinikai Központ Orvosi Képalkotó Klinika","unitName":null,"subtype":null,"phone":"72/536-000/32282 mellék","email":null,"hours":null}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Pécsi Tudományegyetem Klinikai Központ","unitName":"I. sz. Belgyógyászati Klinika – Gasztroenterológiai Osztály – Endoszkópia","subtype":null,"phone":"+36 72 535 828","email":"gulyas.istvanne@pte.hu","hours":"Hétköznap: 13:30–15:15"}]}]</t>
   </si>
   <si>
     <t>Püspökladányi Egészségügyi Szolgáltató Intézmény</t>
   </si>
   <si>
     <t>4150 Püspökladány, Kossuth utca 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Püspökladányi Egészségügyi Szolgáltató Intézmény","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(54) 451-165/132, (20) 287-4641","email":null,"hours":"H: 07:00–17:00, K: 07:00–17:00, Sz: 07:00–13:00, 15:15–19:00, Cs: 07:00–17:15"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Püspökladányi Egészségügyi Szolgáltató Intézmény","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(54) 451-165/132, (20) 287-4641","email":null,"hours":"H: 07:00–17:00, K: 07:00–17:00, Sz: 07:00–13:00, 15:15–19:00, Cs: 07:00–17:15"}]}]</t>
   </si>
   <si>
     <t>Rendelőintézet Szentgotthárd</t>
   </si>
   <si>
     <t>9970 Szentgotthárd, Hunyadi utca 18.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Rendelőintézet Szentgotthárd","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(94) 380-342/107","email":null,"hours":"H, K, Sz, P: 08:00–14:00, Cs:11:00–17:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Rendelőintézet Szentgotthárd","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(94) 380-342/107","email":null,"hours":"H, K, Sz, P: 08:00–14:00, Cs:11:00–17:00"}]}]</t>
   </si>
   <si>
     <t>Riczuné Angel Henriett Klára</t>
   </si>
   <si>
     <t>3396 Kerecsend, FQ utca 75.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Riczuné Angel Henriett Klára","unitName":null,"subtype":"Védőnő","phone":"+36 30 660 9866","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Riczuné Angel Henriett Klára","unitName":null,"subtype":"Védőnő","phone":"+36 30 660 9866","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Rittingerné Papp Gabriella</t>
   </si>
   <si>
     <t>7122 Kakasd, Kossuth utca 324.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Rittingerné Papp Gabriella","unitName":null,"subtype":"Védőnő","phone":"+36 30 071 2436","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Rittingerné Papp Gabriella","unitName":null,"subtype":"Védőnő","phone":"+36 30 071 2436","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Ruzsa Község Önkormányzata</t>
   </si>
   <si>
     <t>6786 Ruzsa, Alkotmány tér 2.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Ruzsa Község Önkormányzata","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 30 434 1645","email":null,"hours":"K, Cs: 09:00–13:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Ruzsa Község Önkormányzata","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 30 434 1645","email":null,"hours":"K, Cs: 09:00–13:00"}]}]</t>
   </si>
   <si>
     <t>Ráckeve Város Szakorvosi Rendelőintézete</t>
   </si>
   <si>
     <t>2300 Ráckeve, Szent István tér 17.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Ráckeve Város Szakorvosi Rendelőintézete","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(24) 519-200, (24) 519-400","email":null,"hours":"H: 08:00–16:00, K: 08:00–16:00, Cs: 08:00–16:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Ráckeve Város Szakorvosi Rendelőintézete","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(24) 519-200, (24) 519-400","email":null,"hours":"H: 08:00–16:00, K: 08:00–16:00, Cs: 08:00–16:00"}]}]</t>
   </si>
   <si>
     <t>Rétsági Egészségügyi Centrum</t>
   </si>
   <si>
     <t>2651 Rétság, Laktanya út 5.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Rétsági Egészségügyi Centrum","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(35) 550-570 és (35) 550-585","email":null,"hours":"K: 09:00–13:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Rétsági Egészségügyi Centrum","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(35) 550-570 és (35) 550-585","email":null,"hours":"K: 09:00–13:00"}]}]</t>
   </si>
   <si>
     <t>Rózsáné Benedek Erzsébet Katalin</t>
   </si>
   <si>
     <t>7133 Fadd, Mátyás király utca 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Rózsáné Benedek Erzsébet Katalin","unitName":null,"subtype":"Védőnő","phone":"+36 30 213 4782","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Rózsáné Benedek Erzsébet Katalin","unitName":null,"subtype":"Védőnő","phone":"+36 30 213 4782","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Rüdiger Bianka</t>
   </si>
   <si>
     <t>3000 Hatvan, Bajcsy Zs. utca 4/a.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Rüdiger Bianka","unitName":null,"subtype":"Védőnő","phone":"+36 30 584 0085","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Rüdiger Bianka","unitName":null,"subtype":"Védőnő","phone":"+36 30 584 0085","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Rüdiger Bianka/Sipkó Gabriella</t>
   </si>
   <si>
     <t>3032 Apc, Kossuth Lajos utca 4.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Rüdiger Bianka/Sipkó Gabriella","unitName":null,"subtype":"Védőnő","phone":"+36 30 584 0085","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Rüdiger Bianka/Sipkó Gabriella","unitName":null,"subtype":"Védőnő","phone":"+36 30 584 0085","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>SZOB VÁROS SZAKORVOSI RENDELŐINTÉZETE</t>
   </si>
   <si>
     <t>2628 Szob, Arany J utca 22</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"SZOB VÁROS SZAKORVOSI RENDELŐINTÉZETE","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 70 661 2495","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"SZOB VÁROS SZAKORVOSI RENDELŐINTÉZETE","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 70 661 2495","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>SZTE SZAKK Dr.Bugyi István Szentesi Multidiszciplináris Centrum Mammográfiás Központ</t>
   </si>
   <si>
     <t>6600 Szentes, Sima Ferenc utca 44-58</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"SZTE SZAKK Dr.Bugyi István Szentesi Multidiszciplináris Centrum","unitName":"Mammográfiás Központ","subtype":null,"phone":"0663313244 (130-as mellék)","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"SZTE SZAKK Dr.Bugyi István Szentesi Multidiszciplináris Centrum","unitName":"Mammográfiás Központ","subtype":null,"phone":"0663313244 (130-as mellék)","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Sajószentpéteri Gyógyító-Megelőző Intézmény</t>
   </si>
   <si>
     <t>3770 Sajószentpéter, Kossuth út 200.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Sajószentpéteri Gyógyító-Megelőző Intézmény","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":null,"email":null,"hours":"H-Sz: 13:00–17:00, Cs: 08:00–16:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Sajószentpéteri Gyógyító-Megelőző Intézmény","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":null,"email":null,"hours":"H-Sz: 13:00–17:00, Cs: 08:00–16:00"}]}]</t>
   </si>
   <si>
     <t>Sarkadi Kistérségi Járóbeteg Szakellátó Központ</t>
   </si>
   <si>
     <t>5720 Sarkad, Béke sétány 6.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Sarkadi Kistérségi Járóbeteg Szakellátó Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(66) 585-800, (66) 276-670","email":null,"hours":"H: 08:00–13:00, K(páros hét): 08:00–15:00, K(páratlan hét): 08:00–13:00, Sz(páros hét) 08:00–15:00, Sz(páratlan hét): 08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Sarkadi Kistérségi Járóbeteg Szakellátó Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(66) 585-800, (66) 276-670","email":null,"hours":"H: 08:00–13:00, K(páros hét): 08:00–15:00, K(páratlan hét): 08:00–13:00, Sz(páros hét) 08:00–15:00, Sz(páratlan hét): 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Schmidtné Gyuricza Zsuzsanna</t>
   </si>
   <si>
     <t>7783 Majs, Petőfi tér 2/A</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Schmidtné Gyuricza Zsuzsanna","unitName":null,"subtype":"Védőnő","phone":"+36 30 177 4642","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Schmidtné Gyuricza Zsuzsanna","unitName":null,"subtype":"Védőnő","phone":"+36 30 177 4642","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Semmelweis Egyetem (I. Sz. Sebészeti és Intervenciós Gasztroenterológiai Klinika)</t>
   </si>
   <si>
     <t>1082 Budapest, Üllői út 78.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Semmelweis Egyetem (I. Sz. Sebészeti és Intervenciós Gasztroenterológiai Klinika)","unitName":null,"subtype":null,"phone":"+36 20 663 2158","email":"vastagbelszures.semmelweis@gmail.com","hours":"Hétfő-Péntek: 11:00–13:00"}]}</t>
+    <t>[{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Semmelweis Egyetem (I. Sz. Sebészeti és Intervenciós Gasztroenterológiai Klinika)","unitName":null,"subtype":null,"phone":"+36 20 663 2158","email":"vastagbelszures.semmelweis@gmail.com","hours":"Hétfő-Péntek: 11:00–13:00"}]}]</t>
   </si>
   <si>
     <t>Siklósiné Gyopáros Adrienn</t>
   </si>
   <si>
     <t>8200 Veszprém, Cholnoky utca 19.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Siklósiné Gyopáros Adrienn","unitName":null,"subtype":"Védőnő","phone":"+36 20 317 5929","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Siklósiné Gyopáros Adrienn","unitName":null,"subtype":"Védőnő","phone":"+36 20 317 5929","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Siófoki Kórház-Rendelőintézet</t>
   </si>
   <si>
     <t>8600 Siófok, Semmelweis utca 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Siófoki Kórház-Rendelőintézet","unitName":"Radiológiai Osztály – Mammográfia","subtype":null,"phone":"+36 84 501 793","email":null,"hours":null}]}, {"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Siófoki Kórház-Rendelőintézet","unitName":"Nőgyógyászati Szakrendelés","subtype":"Egészségügyi szolgáltató","phone":"+36 84 501 793","email":null,"hours":"H, K, Sz, P: 08:00–14:00"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Siófoki Kórház-Rendelőintézet","unitName":null,"subtype":null,"phone":"+36 84 501 760","email":"endoscopia@siokorhaz.hu","hours":"Hétköznap: 07:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Siófoki Kórház-Rendelőintézet","unitName":"Radiológiai Osztály – Mammográfia","subtype":null,"phone":"+36 84 501 793","email":null,"hours":null}]},{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Siófoki Kórház-Rendelőintézet","unitName":"Nőgyógyászati Szakrendelés","subtype":"Egészségügyi szolgáltató","phone":"+36 84 501 793","email":null,"hours":"H, K, Sz, P: 08:00–14:00"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Siófoki Kórház-Rendelőintézet","unitName":null,"subtype":null,"phone":"+36 84 501 760","email":"endoscopia@siokorhaz.hu","hours":"Hétköznap: 07:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Somogy Vármegyei Kaposi Mór Oktató Kórház</t>
   </si>
   <si>
     <t>7400 Kaposvár, Tallián Gyula utca 20-32.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Somogy Vármegyei Kaposi Mór Oktató Kórház","unitName":"Képalkotó Diagnosztikai Centrum – Komplex Mammográfiás Központ","subtype":null,"phone":"+36 82 501 375","email":null,"hours":null}]}, {"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Somogy Vármegyei Kaposi Mór Oktató Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"1. (82) 501-385, 2. (82) 501-300/1232 mellék","email":null,"hours":"H-P: 08:30–12:00, 12:30–14:30"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Somogy Vármegyei Kaposi Mór Oktató Kórház","unitName":null,"subtype":null,"phone":"+36(82)501-300/1281","email":"gasztro@kmmk.hu","hours":"Hétfő, Szerda: 12:00–14:00; Kedd, Csütörtök: 11:00–14:00; Péntek: 10:00–13:00"}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Somogy Vármegyei Kaposi Mór Oktató Kórház","unitName":"Képalkotó Diagnosztikai Centrum – Komplex Mammográfiás Központ","subtype":null,"phone":"+36 82 501 375","email":null,"hours":null}]},{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Somogy Vármegyei Kaposi Mór Oktató Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"1. (82) 501-385, 2. (82) 501-300/1232 mellék","email":null,"hours":"H-P: 08:30–12:00, 12:30–14:30"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Somogy Vármegyei Kaposi Mór Oktató Kórház","unitName":null,"subtype":null,"phone":"+36(82)501-300/1281","email":"gasztro@kmmk.hu","hours":"Hétfő, Szerda: 12:00–14:00; Kedd, Csütörtök: 11:00–14:00; Péntek: 10:00–13:00"}]}]</t>
   </si>
   <si>
     <t>Soproni Erzsébet Oktató Kórház és Rehabilitációs Intézet</t>
   </si>
   <si>
     <t>9400 Sopron, Győri út 15.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Soproni Erzsébet Oktató Kórház","unitName":"Komplex Mammográfia Központ","subtype":null,"phone":"99/514-200/ 1888","email":null,"hours":null}]}, {"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Soproni Gyógyközpont Soproni Erzsébet Oktató Kórház és Rehabilitációs Intézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(99) 514-200/1873","email":null,"hours":"H-P: 08:00–15:20"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Soproni Erzsébet Oktató Kórház és Rehabilitációs Intézet","unitName":null,"subtype":null,"phone":"+36(99)514-200/1801","email":null,"hours":"Hétköznap: 07:00–15:00"}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Soproni Erzsébet Oktató Kórház","unitName":"Komplex Mammográfia Központ","subtype":null,"phone":"99/514-200/ 1888","email":null,"hours":null}]},{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Soproni Gyógyközpont Soproni Erzsébet Oktató Kórház és Rehabilitációs Intézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(99) 514-200/1873","email":null,"hours":"H-P: 08:00–15:20"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Soproni Erzsébet Oktató Kórház és Rehabilitációs Intézet","unitName":null,"subtype":null,"phone":"+36(99)514-200/1801","email":null,"hours":"Hétköznap: 07:00–15:00"}]}]</t>
   </si>
   <si>
     <t>Staritzbüchler Kitti</t>
   </si>
   <si>
     <t>9725 Kőszegszerdahely, Kossuth utca 5.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Staritzbüchler Kitti","unitName":null,"subtype":"Védőnő","phone":"+36 70 512 6797","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Staritzbüchler Kitti","unitName":null,"subtype":"Védőnő","phone":"+36 70 512 6797","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Stierné Vodli Tímea</t>
   </si>
   <si>
     <t>7044 Nagydorog, Kossuth utca 66.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Stierné Vodli Tímea","unitName":null,"subtype":"Védőnő","phone":"+36 30 071 4302","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Stierné Vodli Tímea","unitName":null,"subtype":"Védőnő","phone":"+36 30 071 4302","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Stángliné Féja Ágnes</t>
   </si>
   <si>
     <t>8975 Szentgyörgyvölgy, Kossuth utca 8</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Stángliné Féja Ágnes","unitName":null,"subtype":"Védőnő","phone":"+36 30 746 9591","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Stángliné Féja Ágnes","unitName":null,"subtype":"Védőnő","phone":"+36 30 746 9591","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Stángliné Féja Ágnes (helyettes)</t>
   </si>
   <si>
     <t>8971 Zalabaksa, Rákóczi utca 60.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Stángliné Féja Ágnes (helyettes)","unitName":null,"subtype":"Védőnő","phone":"+36 30 746 9591","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Stángliné Féja Ágnes (helyettes)","unitName":null,"subtype":"Védőnő","phone":"+36 30 746 9591","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Szabadszállás Városi Önkormányzat Gazdasági Műszaki Ellátó és Szolgáltató Szervezet  (GAMESZ)</t>
   </si>
   <si>
     <t>6080 Szabadszállás, Kálvin tér 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szabadszállás Városi Önkormányzat Gazdasági Műszaki Ellátó és Szolgáltató Szervezet  (GAMESZ)","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 76 353 543","email":null,"hours":"H: 13:00–16:00, K: 09:00–13:00, Sz: 09:00–13:00, P: 09:00–13:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szabadszállás Városi Önkormányzat Gazdasági Műszaki Ellátó és Szolgáltató Szervezet  (GAMESZ)","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 76 353 543","email":null,"hours":"H: 13:00–16:00, K: 09:00–13:00, Sz: 09:00–13:00, P: 09:00–13:00"}]}]</t>
   </si>
   <si>
     <t>Szabolcs-Szatmár-Bereg Vármegyei Oktatókórház Fehérgyarmati Tagkórház</t>
   </si>
   <si>
     <t>4900 Fehérgyarmat, Damjanich utca 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szabolcs-Szatmár-Bereg Vármegyei Oktatókórház Fehérgyarmati Tagkórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(44) 511-111 mellék: 103","email":null,"hours":"H-P: 08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szabolcs-Szatmár-Bereg Vármegyei Oktatókórház Fehérgyarmati Tagkórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(44) 511-111 mellék: 103","email":null,"hours":"H-P: 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Szabolcs-Szatmár-Bereg Vármegyei Oktatókórház Mátészalkai Tagkórház</t>
   </si>
   <si>
     <t>4700 Mátészalka, Kórház utca 2-4.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Szabolcs-Szatmár-Bereg Vármegyei Oktatókórház Mátészalkai Tagkórház","unitName":null,"subtype":null,"phone":"+36 44 501 542","email":null,"hours":null}]}, {"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szabolcs-Szatmár-Bereg Vármegyei Oktatókórház Mátészalkai Tagkórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 44 501 501, +36 44 501 512 (közvetlen)","email":null,"hours":"H-P: 08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Szabolcs-Szatmár-Bereg Vármegyei Oktatókórház Mátészalkai Tagkórház","unitName":null,"subtype":null,"phone":"+36 44 501 542","email":null,"hours":null}]},{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szabolcs-Szatmár-Bereg Vármegyei Oktatókórház Mátészalkai Tagkórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 44 501 501, +36 44 501 512 (közvetlen)","email":null,"hours":"H-P: 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Szabolcs-Szatmár-Bereg Vármegyei Oktatókórház Nyírbátori Szakrendelő, Nőgyógyászati Szakrendelés</t>
   </si>
   <si>
     <t>4300 Nyírbátor, Édesanyák utca 1/A</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szabolcs-Szatmár-Bereg Vármegyei Oktatókórház","unitName":"Nyírbátori Szakrendelő – Nőgyógyászati Szakrendelés","subtype":"Egészségügyi szolgáltató","phone":"(42) 281-71-11 mellék: 111,112","email":null,"hours":"H: 08:00–11:00, K, Cs, P: 08:00–16:00, Sz: 08:00–15:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szabolcs-Szatmár-Bereg Vármegyei Oktatókórház","unitName":"Nyírbátori Szakrendelő – Nőgyógyászati Szakrendelés","subtype":"Egészségügyi szolgáltató","phone":"(42) 281-71-11 mellék: 111,112","email":null,"hours":"H: 08:00–11:00, K, Cs, P: 08:00–16:00, Sz: 08:00–15:00"}]}]</t>
   </si>
   <si>
     <t>Szabolcs-Szatmár-Bereg Vármegyei Oktatókórház Nyíregyháza, Radiológiai Osztály, Emlődiagnosztikai Centrum</t>
   </si>
   <si>
     <t>4400 Nyíregyháza, Bocskai út 73.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Szabolcs-Szatmár-Bereg Vármegyei Oktatókórház","unitName":"Nyíregyháza – Radiológiai Osztály – Emlődiagnosztikai Centrum","subtype":null,"phone":"+36 42 599 700, 1044 vagy 1045 mellék, +36 42 599 713","email":null,"hours":"Előjegyzés: 12:00–15:00."}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Szabolcs-Szatmár-Bereg Vármegyei Oktatókórház","unitName":"Nyíregyháza – Radiológiai Osztály – Emlődiagnosztikai Centrum","subtype":null,"phone":"+36 42 599 700, 1044 vagy 1045 mellék, +36 42 599 713","email":null,"hours":"Előjegyzés: 12:00–15:00."}]}]</t>
   </si>
   <si>
     <t>Szabolcs-Szatmár-Bereg Vármegyei Oktatókórház Nyíregyházi Jósa András  Tagkórház Nőgyógyászati szakrendelés Tiszalök</t>
   </si>
   <si>
     <t>4450 Tiszalök, Kossuth út 70.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szabolcs-Szatmár-Bereg Vármegyei Oktatókórház","unitName":"Nyíregyházi Jósa András Tagkórház – Nőgyógyászati szakrendelés, Tiszalök","subtype":"Egészségügyi szolgáltató","phone":"+36 42 278 033","email":null,"hours":"Cs: 09:00–15:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szabolcs-Szatmár-Bereg Vármegyei Oktatókórház","unitName":"Nyíregyházi Jósa András Tagkórház – Nőgyógyászati szakrendelés, Tiszalök","subtype":"Egészségügyi szolgáltató","phone":"+36 42 278 033","email":null,"hours":"Cs: 09:00–15:00"}]}]</t>
   </si>
   <si>
     <t>Szabolcs-Szatmár-Bereg Vármegyei Oktatókórház Nyíregyházi Jósa András Tagkórház Nőgyógyászati szakrendelés Kemecse</t>
   </si>
   <si>
     <t>4501 Kemecse, Móricz Zsigmond utca 10.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szabolcs-Szatmár-Bereg Vármegyei Oktatókórház","unitName":"Nyíregyházi Jósa András Tagkórház – Nőgyógyászati szakrendelés, Kemecse","subtype":"Egészségügyi szolgáltató","phone":"+36 42 919 155","email":null,"hours":"Sz: 08:00–13:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szabolcs-Szatmár-Bereg Vármegyei Oktatókórház","unitName":"Nyíregyházi Jósa András Tagkórház – Nőgyógyászati szakrendelés, Kemecse","subtype":"Egészségügyi szolgáltató","phone":"+36 42 919 155","email":null,"hours":"Sz: 08:00–13:00"}]}]</t>
   </si>
   <si>
     <t>Szabolcs-Szatmár-Bereg Vármegyei Oktatókórház Nyíregyházi Jósa András Tagkórház Nőgyógyászati szakrendelés Újfehértó</t>
   </si>
   <si>
     <t>4244 Újfehértó, Bartók Béla út 20.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szabolcs-Szatmár-Bereg Vármegyei Oktatókórház","unitName":"Nyíregyházi Jósa András Tagkórház – Nőgyógyászati szakrendelés, Újfehértó","subtype":"Egészségügyi szolgáltató","phone":"+36 30 623 9375","email":null,"hours":"H, Sz: 12:00–15:20, P: 08:00–11:20"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szabolcs-Szatmár-Bereg Vármegyei Oktatókórház","unitName":"Nyíregyházi Jósa András Tagkórház – Nőgyógyászati szakrendelés, Újfehértó","subtype":"Egészségügyi szolgáltató","phone":"+36 30 623 9375","email":null,"hours":"H, Sz: 12:00–15:20, P: 08:00–11:20"}]}]</t>
   </si>
   <si>
     <t>Szabolcs-Szatmár-Bereg Vármegyei Oktatókórház Vásárosnaményi Tagkórház</t>
   </si>
   <si>
     <t>4800 Vásárosnamény, Ady Endre utca 5.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szabolcs-Szatmár-Bereg Vármegyei Oktatókórház Vásárosnaményi Tagkórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(45) 570-770 mellék: 350","email":null,"hours":"H-Cs: 08:00–15:00, P: 08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szabolcs-Szatmár-Bereg Vármegyei Oktatókórház Vásárosnaményi Tagkórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(45) 570-770 mellék: 350","email":null,"hours":"H-Cs: 08:00–15:00, P: 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Szabóné Horváth Márta Tímea</t>
   </si>
   <si>
     <t>8932 Pókaszepetk, Zrínyi M. utca 14.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szabóné Horváth Márta Tímea","unitName":null,"subtype":"Védőnő","phone":"+36 30 500 8023","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szabóné Horváth Márta Tímea","unitName":null,"subtype":"Védőnő","phone":"+36 30 500 8023","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Szabóné Istenes Melinda</t>
   </si>
   <si>
     <t>8925 Búcsúszentlászló, Arany J. utca 2.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szabóné Istenes Melinda","unitName":null,"subtype":"Védőnő","phone":"+36 30 748 3754","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szabóné Istenes Melinda","unitName":null,"subtype":"Védőnő","phone":"+36 30 748 3754","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Szalay János Rendelőintézet</t>
   </si>
   <si>
     <t>4080 Hajdúnánás, Kossuth utca 10</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szalay János Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(52) 381-811/120, (52) 351-598/120, (52) 381-659/120","email":null,"hours":"H: 12:00–18:00, K:13:00–18:00, SZ: 08:00–14:00, Cs: 13:00–18:00, P: 14:00–18:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szalay János Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(52) 381-811/120, (52) 351-598/120, (52) 381-659/120","email":null,"hours":"H: 12:00–18:00, K:13:00–18:00, SZ: 08:00–14:00, Cs: 13:00–18:00, P: 14:00–18:00"}]}]</t>
   </si>
   <si>
     <t>Szaplonczay Manó Marcali Kórház</t>
   </si>
   <si>
     <t>8700 Marcali, Széchenyi utca 17-21.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szaplonczay Manó Marcali Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(82) 801-860-4158 mellék","email":null,"hours":"H, K, Cs: 08:00–13:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szaplonczay Manó Marcali Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(82) 801-860-4158 mellék","email":null,"hours":"H, K, Cs: 08:00–13:00"}]}]</t>
   </si>
   <si>
     <t>Szarvasi Szakorvosi Egészségügyi Szolgáltató Kft.</t>
   </si>
   <si>
     <t>5540 Szarvas, Szabadság út 11.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szarvasi Szakorvosi Egészségügyi Szolgáltató Kft.","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(66) 311-690, (66) 216-231","email":null,"hours":"Nőgyógyászat: H, K, Cs, P: 08:00–14:00, Onkológia: H, Sz, Cs, P: 08:00–10:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szarvasi Szakorvosi Egészségügyi Szolgáltató Kft.","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(66) 311-690, (66) 216-231","email":null,"hours":"Nőgyógyászat: H, K, Cs, P: 08:00–14:00, Onkológia: H, Sz, Cs, P: 08:00–10:00"}]}]</t>
   </si>
   <si>
     <t>Szegedi Egészségügyi Központ</t>
   </si>
   <si>
     <t>6726 Szeged, Csanádi utca 34/A.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Vasútegészségügyi Nonprofit Közhasznú Kft.","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(62) 548-055, (62) 548-056, (62) 548-057, (62) 548-058","email":null,"hours":"H, Sz, Cs: 07:00–17:00, K: 07:00–19:00, P: 07:00–15:00"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Vasútegészségügyi Nonprofit Közhasznú Kft.","unitName":null,"subtype":null,"phone":null,"email":"crcszures@szeged.vasuteu.hu","hours":"Hétfő-Kedd-Csütörtök: 08:00–15:00; Szerda: 08:00–14:00; Péntek: 10:00–16:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Vasútegészségügyi Nonprofit Közhasznú Kft.","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(62) 548-055, (62) 548-056, (62) 548-057, (62) 548-058","email":null,"hours":"H, Sz, Cs: 07:00–17:00, K: 07:00–19:00, P: 07:00–15:00"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Vasútegészségügyi Nonprofit Közhasznú Kft.","unitName":null,"subtype":null,"phone":null,"email":"crcszures@szeged.vasuteu.hu","hours":"Hétfő-Kedd-Csütörtök: 08:00–15:00; Szerda: 08:00–14:00; Péntek: 10:00–16:00"}]}]</t>
   </si>
   <si>
     <t>Szegedi Tudományegyetem</t>
   </si>
   <si>
     <t>6725 Szeged, Semmelweis utca 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szegedi Tudományegyetem/Szeged","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 62 545 508","email":null,"hours":"07:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szegedi Tudományegyetem/Szeged","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 62 545 508","email":null,"hours":"07:00–14:00"}]}]</t>
   </si>
   <si>
     <t>6725 Szeged, Semmelweis utca 6.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Szegedi Tudományegyetem","unitName":null,"subtype":null,"phone":"+36 62 342 145, +36 62 545 817","email":null,"hours":"Hétköznap: 07:30–09:30"}]}</t>
+    <t>[{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Szegedi Tudományegyetem","unitName":null,"subtype":null,"phone":"+36 62 342 145, +36 62 545 817","email":null,"hours":"Hétköznap: 07:30–09:30"}]}]</t>
   </si>
   <si>
     <t>Szegedi Tudományegyetem Szent-Györgyi Albert Klinikai Központ</t>
   </si>
   <si>
     <t>6725 Szeged, Kálvária sugárút 57.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Szegedi Tudományegyetem Szent-Györgyi Albert Klinikai Központ","unitName":null,"subtype":null,"phone":"+36 62 342 145, +36 62 545 817","email":null,"hours":"Hétköznap: 07:30–09:30"}]}</t>
+    <t>[{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Szegedi Tudományegyetem Szent-Györgyi Albert Klinikai Központ","unitName":null,"subtype":null,"phone":"+36 62 342 145, +36 62 545 817","email":null,"hours":"Hétköznap: 07:30–09:30"}]}]</t>
   </si>
   <si>
     <t>Szegedi Tudományegyetem Szent-Györgyi Albert Klinikai Központ Radiológiai Klinika Női Diagnosztikai Osztály Komplex Mammográfiás Központ</t>
   </si>
   <si>
     <t>6724 Szeged, Leányszállás köz 2/A</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Szegedi Tudományegyetem Szent-Györgyi Albert Klinikai Központ","unitName":"Radiológiai Klinika – Női Diagnosztikai Osztály – Komplex Mammográfiás Központ","subtype":null,"phone":"62/545-400/2-s mellék","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Szegedi Tudományegyetem Szent-Györgyi Albert Klinikai Központ","unitName":"Radiológiai Klinika – Női Diagnosztikai Osztály – Komplex Mammográfiás Központ","subtype":null,"phone":"62/545-400/2-s mellék","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Szegedi Tudományegyetem/Szentes</t>
   </si>
   <si>
     <t>6600 Szentes, Sima Ferenc utca 44-58.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szegedi Tudományegyetem/Szentes","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(63) 313-244/128. m.","email":null,"hours":"08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szegedi Tudományegyetem/Szentes","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(63) 313-244/128. m.","email":null,"hours":"08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Szent Damján Görögkatolikus Kórház</t>
   </si>
   <si>
     <t>4600 Kisvárda, Árpád út 26.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szent Damján Görögkatolikus Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(45) 502-100 mellék: 5144","email":null,"hours":"H, K: 09:00–15:00, Sz és Cs: 09:00–13:00, P: 09:00–12:00"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Szent Damján Görögkatolikus Kórház","unitName":null,"subtype":null,"phone":"+36 45 502 122","email":"elojegyzes@kisvardakorhaz.hu","hours":"Hétfő-Péntek: 07:30–15:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szent Damján Görögkatolikus Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(45) 502-100 mellék: 5144","email":null,"hours":"H, K: 09:00–15:00, Sz és Cs: 09:00–13:00, P: 09:00–12:00"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Szent Damján Görögkatolikus Kórház","unitName":null,"subtype":null,"phone":"+36 45 502 122","email":"elojegyzes@kisvardakorhaz.hu","hours":"Hétfő-Péntek: 07:30–15:00"}]}]</t>
   </si>
   <si>
     <t>Szent Donát Várpalota Kórház Egészségügyi és Szolgáltató Kft.</t>
   </si>
   <si>
     <t>8100 Várpalota, Honvéd utca 2-3.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szent Donát Várpalota Kórház Egészségügyi és Szolgáltató Kft.","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 30 206 5555, +36 20 461 3632","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szent Donát Várpalota Kórház Egészségügyi és Szolgáltató Kft.","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 30 206 5555, +36 20 461 3632","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Szent Margit Rendelőintézet</t>
   </si>
   <si>
     <t>1032 Budapest, Vörösvári út 88-96.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szent Margit Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(1) 388-91-80/148 mellék","email":null,"hours":"H:10:00–12:00, P: 13:30–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szent Margit Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(1) 388-91-80/148 mellék","email":null,"hours":"H:10:00–12:00, P: 13:30–14:00"}]}]</t>
   </si>
   <si>
     <t>Szent Margit Rendelőintézet - Csobánka tér 6.</t>
   </si>
   <si>
     <t>1039 Budapest, Csobánka tér 6.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szent Margit Rendelőintézet - Csobánka tér 6.","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(1) 454-75-00/251 mellék","email":null,"hours":"K:13:00–14:00, Cs: 13:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szent Margit Rendelőintézet - Csobánka tér 6.","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(1) 454-75-00/251 mellék","email":null,"hours":"K:13:00–14:00, Cs: 13:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Szent Márton Járóbeteg Központ Nonprofit Közhasznú Kft.</t>
   </si>
   <si>
     <t>9090 Pannonhalma, Árpád utca 2/A.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szent Márton Járóbeteg Központ Nonprofit Közhasznú Kft.","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(96) 554-034, (96) 554-035","email":null,"hours":"K, Cs: 12:00–18:00, Sz: 08:00–13:40"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szent Márton Járóbeteg Központ Nonprofit Közhasznú Kft.","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(96) 554-034, (96) 554-035","email":null,"hours":"K, Cs: 12:00–18:00, Sz: 08:00–13:40"}]}]</t>
   </si>
   <si>
     <t>Szentendre Város Egészségügyi Intézményei</t>
   </si>
   <si>
     <t>2000 Szentendre, Kanonok utca 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szentendre Város Egészségügyi Intézményei","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(26) 501-440/ 114.mellék","email":null,"hours":"H: 09:00–18:30"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szentendre Város Egészségügyi Intézményei","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(26) 501-440/ 114.mellék","email":null,"hours":"H: 09:00–18:30"}]}]</t>
   </si>
   <si>
     <t>Szijártó Mária</t>
   </si>
   <si>
     <t>7228 Döbrököz, Páhy utca 19.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szijártó Mária","unitName":null,"subtype":"Védőnő","phone":"+36 30 071 3364","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szijártó Mária","unitName":null,"subtype":"Védőnő","phone":"+36 30 071 3364","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Szántó J. Endre Egyesített Szociális és Egészségügyi Intézet</t>
   </si>
   <si>
     <t>3900 Szerencs, Bekecsi utca 10.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szántó J. Endre Egyesített Szociális és Egészségügyi Intézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(47) 361-758/54 mellék, (20) 999-5159","email":null,"hours":"K-Sz: 08:00–16:00, Cs: 08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szántó J. Endre Egyesített Szociális és Egészségügyi Intézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(47) 361-758/54 mellék, (20) 999-5159","email":null,"hours":"K-Sz: 08:00–16:00, Cs: 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Szécsény és Térsége Egészségügyi Centrum</t>
   </si>
   <si>
     <t>3170 Szécsény, Rákóczi út 115.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szécsény és Térsége Egészségügyi Centrum","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 32 570 100","email":null,"hours":"H, Cs: 11:00–19:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szécsény és Térsége Egészségügyi Centrum","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 32 570 100","email":null,"hours":"H, Cs: 11:00–19:00"}]}]</t>
   </si>
   <si>
     <t>Székesfehérvár Megyei Jogú Város Önkormányzata Humán Szolgáltató Intézet</t>
   </si>
   <si>
     <t>8000 Székesfehérvár, Ady Endre utca 8.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Székesfehérvár Megyei Jogú Város Önkormányzata Humán Szolgáltató Intézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 20 298 6280","email":null,"hours":"H-Cs: 07:30–18:00, P 07:30–13:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Székesfehérvár Megyei Jogú Város Önkormányzata Humán Szolgáltató Intézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 20 298 6280","email":null,"hours":"H-Cs: 07:30–18:00, P 07:30–13:00"}]}]</t>
   </si>
   <si>
     <t>Szűcs Mária</t>
   </si>
   <si>
     <t>7086 Ozora, Mártírok utca 3.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szűcs Mária","unitName":null,"subtype":"Védőnő","phone":"+36 30 087 8698","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Szűcs Mária","unitName":null,"subtype":"Védőnő","phone":"+36 30 087 8698","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Sárospatak Város Rendelőintézete</t>
   </si>
   <si>
     <t>3950 Sárospatak, Comenius utca 20.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Sárospatak Város Rendelőintézete","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 47 513 110","email":null,"hours":"H: 08:00–18:00, K: 08:00–14:00, Sz: 08:00–16:00, Cs: 08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Sárospatak Város Rendelőintézete","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 47 513 110","email":null,"hours":"H: 08:00–18:00, K: 08:00–14:00, Sz: 08:00–16:00, Cs: 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Sárvári Szent László Kórház</t>
   </si>
   <si>
     <t>9600 Sárvár, Rákóczi utca 30.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Sárvári Szent László Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 95 523 004","email":null,"hours":"H, Cs: 07:30–15:30, K-Sz: 07:30–14:30"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Sárvári Szent László Kórház","unitName":null,"subtype":null,"phone":"95/523-004/278-as mellék","email":"gasztro@korhazsarvar.hu","hours":"Hétfő, Kedd, Szerda, Péntek: 07:30–08:00, 13:30–14:00 Csütörtök: 07:30–08:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Sárvári Szent László Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 95 523 004","email":null,"hours":"H, Cs: 07:30–15:30, K-Sz: 07:30–14:30"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Sárvári Szent László Kórház","unitName":null,"subtype":null,"phone":"95/523-004/278-as mellék","email":"gasztro@korhazsarvar.hu","hours":"Hétfő, Kedd, Szerda, Péntek: 07:30–08:00, 13:30–14:00 Csütörtök: 07:30–08:00"}]}]</t>
   </si>
   <si>
     <t>Sátoraljaújehelyi Erzsébet Kórház Kórház Mammográfia</t>
   </si>
   <si>
     <t>3980 Sátoraljaújhely, Mártírok útja 9.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Sátoraljaújhelyi Erzsébet Kórház","unitName":"Mammográfia","subtype":null,"phone":"+36 47 525 332","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Sátoraljaújhelyi Erzsébet Kórház","unitName":"Mammográfia","subtype":null,"phone":"+36 47 525 332","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Sátoraljaújhelyi Erzsébet Kórház</t>
   </si>
   <si>
     <t>3980 Sátoraljaújhely, Mártírok utca 14.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Sátoraljaújhelyi Erzsébet Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(47) 525-300/4244","email":null,"hours":"H-P: 08:00–12:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Sátoraljaújhelyi Erzsébet Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(47) 525-300/4244","email":null,"hours":"H-P: 08:00–12:00"}]}]</t>
   </si>
   <si>
     <t>Sümegi Járóbeteg-Szakellátó Gyógyintézet</t>
   </si>
   <si>
     <t>8330 Sümeg, Kompanik Zs. utca 6.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Sümegi Járóbeteg-Szakellátó Gyógyintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(87) 550-042, (20) 334-73-30","email":null,"hours":"Sz: 14:30–20:00, P: 08:00–14:30"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Sümegi Járóbeteg-Szakellátó Gyógyintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(87) 550-042, (20) 334-73-30","email":null,"hours":"Sz: 14:30–20:00, P: 08:00–14:30"}]}]</t>
   </si>
   <si>
     <t>Tabi Egészségfejlesztési Központ</t>
   </si>
   <si>
     <t>8660 Tab, Kossuth Lajos utca 56.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Tabi Egészségfejlesztési Központ","unitName":null,"subtype":null,"phone":"+36 84 525 700","email":null,"hours":null}]}, {"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Tabi Egészségfejlesztési Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 84 525 701","email":null,"hours":"K: 08:00–16:00"}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Tabi Egészségfejlesztési Központ","unitName":null,"subtype":null,"phone":"+36 84 525 700","email":null,"hours":null}]},{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Tabi Egészségfejlesztési Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 84 525 701","email":null,"hours":"K: 08:00–16:00"}]}]</t>
   </si>
   <si>
     <t>Takácsné Szűcs Erika</t>
   </si>
   <si>
     <t>6449 Mélykút, Nagy utca 4/C.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Takácsné Szűcs Erika","unitName":null,"subtype":"Védőnő","phone":"+36 30 483 9150","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Takácsné Szűcs Erika","unitName":null,"subtype":"Védőnő","phone":"+36 30 483 9150","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Tapolcai Deák Jenő Kórház Mammográfia</t>
   </si>
   <si>
     <t>8300 Tapolca, Ady Endre utca 1-3.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Tapolcai Deák Jenő Kórház","unitName":"Mammográfia","subtype":null,"phone":"06-87/411-655/193","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Tapolcai Deák Jenő Kórház","unitName":"Mammográfia","subtype":null,"phone":"06-87/411-655/193","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Tapolcai Deák Jenő Kórház Szülészet-Nőgyógyászat II.</t>
   </si>
   <si>
     <t>8300 Tapolca, Ady E. utca 1-3.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Tapolcai Deák Jenő Kórház","unitName":"Szülészet-Nőgyógyászat II.","subtype":"Egészségügyi szolgáltató","phone":"(87) 511-081, (87) 511-082, (87) 511-092, (87) 411-655/146-os mellék","email":null,"hours":"H: 08:00–13:00, Sz: 10:00–16:00, P: 11:00–16:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Tapolcai Deák Jenő Kórház","unitName":"Szülészet-Nőgyógyászat II.","subtype":"Egészségügyi szolgáltató","phone":"(87) 511-081, (87) 511-082, (87) 511-092, (87) 411-655/146-os mellék","email":null,"hours":"H: 08:00–13:00, Sz: 10:00–16:00, P: 11:00–16:00"}]}]</t>
   </si>
   <si>
     <t>Terézvárosi Egészségügyi Szolgálat</t>
   </si>
   <si>
     <t>1074 Budapest, Csengery utca 25.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Terézvárosi Egészségügyi Szolgálat","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(1) 321-22-00/5115","email":null,"hours":"H: 09:00–14:00, K: 08:00–14:00, Sz: 08:00–20:00, Cs: 08:00–20:00, P: 09:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Terézvárosi Egészségügyi Szolgálat","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(1) 321-22-00/5115","email":null,"hours":"H: 09:00–14:00, K: 08:00–14:00, Sz: 08:00–20:00, Cs: 08:00–20:00, P: 09:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Tiszakécske Város Önkormányzat Egészségügyi Központ</t>
   </si>
   <si>
     <t>6060 Tiszakécske, Kőrösi utca 2.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Tiszakécske Város Önkormányzat Egészségügyi Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 76 441 011","email":null,"hours":"H: 14:00–17:00, Cs: 14:00–17:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Tiszakécske Város Önkormányzat Egészségügyi Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 76 441 011","email":null,"hours":"H: 14:00–17:00, Cs: 14:00–17:00"}]}]</t>
   </si>
   <si>
     <t>Tiszaújváros Városi Rendelőintézet</t>
   </si>
   <si>
     <t>3580 Tiszaújváros, Bethlen Gábor utca 11-13.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Tiszaújváros Városi Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(49) 544-600/8125 mellék","email":null,"hours":"H, K: 08:00–14:00, Sz: 09:00–13:00, Cs: 10:00–14:00, P: 08:00–12:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Tiszaújváros Városi Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(49) 544-600/8125 mellék","email":null,"hours":"H, K: 08:00–14:00, Sz: 09:00–13:00, Cs: 10:00–14:00, P: 08:00–12:00"}]}]</t>
   </si>
   <si>
     <t>Tokaji Egészségfejlesztő Központ</t>
   </si>
   <si>
     <t>3910 Tokaj, Bodrogkeresztúri út 52/a.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Tokaji Egészségfejlesztő Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 47 563 563","email":null,"hours":"K: 08:00–14:00, Cs: 15:00–19:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Tokaji Egészségfejlesztő Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 47 563 563","email":null,"hours":"K: 08:00–14:00, Cs: 15:00–19:00"}]}]</t>
   </si>
   <si>
     <t>Tolna Vármegyei Balassa János Kórház</t>
   </si>
   <si>
     <t>7100 Szekszárd, Béri Balogh Ádám utca 5-7.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Tolna Vármegyei Balassa János Kórház","unitName":null,"subtype":null,"phone":"+36(74)501-500/246","email":"vastagbelszures@tmkorhaz.hu","hours":"Hétköznap: 12:00–15:30"}]}</t>
+    <t>[{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Tolna Vármegyei Balassa János Kórház","unitName":null,"subtype":null,"phone":"+36(74)501-500/246","email":"vastagbelszures@tmkorhaz.hu","hours":"Hétköznap: 10:00-15:00"}]}]</t>
   </si>
   <si>
     <t>Tolna Vármegyei Balassa János Kórház Szülészet-Nőgyógyászati Szakrendelés</t>
   </si>
   <si>
     <t>7100 Szekszárd, Béri Balogh Ádám utca 2.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Tolna Vármegyei Balassa János Kórház","unitName":"Szülészet-Nőgyógyászati Szakrendelés","subtype":"Egészségügyi szolgáltató","phone":"+36 74 501 561","email":null,"hours":"H-P: 08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Tolna Vármegyei Balassa János Kórház","unitName":"Szülészet-Nőgyógyászati Szakrendelés","subtype":"Egészségügyi szolgáltató","phone":"+36 74 501 561","email":null,"hours":"H-P: 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Tormay Károly Egészségügyi Központ Gödöllő</t>
   </si>
   <si>
     <t>2100 Gödöllő, Petőfi S. utca 1-3.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Tormay Károly Egészségügyi Központ Gödöllő","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(70) 502-18-99, (70) 502-22-83","email":null,"hours":"H: 13:30–18:00, K: 07:00–18:00, Sz: 07:00–13:30, Cs: 07:00–18:00, P: 07:00–18:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Tormay Károly Egészségügyi Központ Gödöllő","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(70) 502-18-99, (70) 502-22-83","email":null,"hours":"H: 13:30–18:00, K: 07:00–18:00, Sz: 07:00–13:30, Cs: 07:00–18:00, P: 07:00–18:00"}]}]</t>
   </si>
   <si>
     <t>TritonLife Magánkórházak Zrt.</t>
   </si>
   <si>
     <t>2040 Budaörs, Kossuth Lajos utca 9.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"TritonLife Magánkórházak Zrt.","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 23 445 480","email":null,"hours":"H: 15:30–19:00, K: 08:00–15:00, Sz: 14:30–18:30, Cs:15:00–19:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"TritonLife Magánkórházak Zrt.","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 23 445 480","email":null,"hours":"H: 15:30–19:00, K: 08:00–15:00, Sz: 14:30–18:30, Cs:15:00–19:00"}]}]</t>
   </si>
   <si>
     <t>Téti Kistérségi Gyógyítóház Közhasznú Nonprofit Kft.</t>
   </si>
   <si>
     <t>9100 Tét, Fő utca 117.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Téti Kistérségi Gyógyítóház Közhasznú Nonprofit Kft.","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(96) 822-881, (96) 822-882","email":null,"hours":"H, Sz: 14:00–18:00, Cs: 07:30–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Téti Kistérségi Gyógyítóház Közhasznú Nonprofit Kft.","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(96) 822-881, (96) 822-882","email":null,"hours":"H, Sz: 14:00–18:00, Cs: 07:30–14:00"}]}]</t>
   </si>
   <si>
     <t>Tóth Tímea</t>
   </si>
   <si>
     <t>3295 Erk, Széchenyi út 7.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Tóth Tímea","unitName":null,"subtype":"Védőnő","phone":"+36 30 584 0374","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Tóth Tímea","unitName":null,"subtype":"Védőnő","phone":"+36 30 584 0374","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Tóth Tímea - Verpelét</t>
   </si>
   <si>
     <t>3351 Verpelét, Tüzoltó utca 9.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Tóth Tímea - Verpelét","unitName":null,"subtype":"Védőnő","phone":"+36 30 584 0308","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Tóth Tímea - Verpelét","unitName":null,"subtype":"Védőnő","phone":"+36 30 584 0308","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Tóth-Mikó Andrea</t>
   </si>
   <si>
     <t>8800 Nagykanizsa, Bajcsy-Zs. utca 38/a.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Tóth-Mikó Andrea","unitName":null,"subtype":"Védőnő","phone":"+36 30 747 2924","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Tóth-Mikó Andrea","unitName":null,"subtype":"Védőnő","phone":"+36 30 747 2924","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Tóthné Schmidt Klára</t>
   </si>
   <si>
     <t>7226 Kurd, Kotsis M. utca 5.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Tóthné Schmidt Klára","unitName":null,"subtype":"Védőnő","phone":"+36 30 071 3710","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Tóthné Schmidt Klára","unitName":null,"subtype":"Védőnő","phone":"+36 30 071 3710","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Törökszentmiklós Városi Önkormányzat Egyesített Gyógyító-Megelőző Intézet</t>
   </si>
   <si>
     <t>5200 Törökszentmiklós, Kossuth Lajos út 126.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Törökszentmiklós Városi Önkormányzat Egyesített Gyógyító-Megelőző Intézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 56 591 030","email":null,"hours":"K:08:00–13:00, 15:00–18:00, Sz: 08:00–13:00, Cs:07:00–14:00, P:07:00–11:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Törökszentmiklós Városi Önkormányzat Egyesített Gyógyító-Megelőző Intézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 56 591 030","email":null,"hours":"K:08:00–13:00, 15:00–18:00, Sz: 08:00–13:00, Cs:07:00–14:00, P:07:00–11:00"}]}]</t>
   </si>
   <si>
     <t>Tőke Mónika</t>
   </si>
   <si>
     <t>9761 Táplánszentkereszt, Széll Kálmán utca 10.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Tőke Mónika","unitName":null,"subtype":"Védőnő","phone":"+36 70 379 3399","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Tőke Mónika","unitName":null,"subtype":"Védőnő","phone":"+36 70 379 3399","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Vandlikné Ficsor Renáta</t>
   </si>
   <si>
     <t>6078 Jakabszállás, Petőfi Sándor utca 15.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Vandlikné Ficsor Renáta","unitName":null,"subtype":"Védőnő","phone":"+36 30 081 2752","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Vandlikné Ficsor Renáta","unitName":null,"subtype":"Védőnő","phone":"+36 30 081 2752","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Varga Anita (helyettes)</t>
   </si>
   <si>
     <t>8878 Lovászi, Lakótelep utca 85.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Varga Anita (helyettes)","unitName":null,"subtype":"Védőnő","phone":"+36 30 956 0418","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Varga Anita (helyettes)","unitName":null,"subtype":"Védőnő","phone":"+36 30 956 0418","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Varga Éva (helyettes)</t>
   </si>
   <si>
     <t>8767 Felsőrajk, Szabadság utca 40.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Varga Éva (helyettes)","unitName":null,"subtype":"Védőnő","phone":"+36 30 747 8082","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Varga Éva (helyettes)","unitName":null,"subtype":"Védőnő","phone":"+36 30 747 8082","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Vas Vármegyei Markusovszky Egyetemi Oktatókórház</t>
   </si>
   <si>
     <t>9700 Szombathely, Markusovszky Lajos utca 5.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Vas Vármegyei Markusovszky Egyetemi Oktatókórház","unitName":"Központi Radiológiai Osztály – Mammográfia","subtype":null,"phone":"+36 94 795 900 (időpontfoglalás), +36 94 515 638 (mammográfia)","email":null,"hours":null}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Vas Vármegyei Markusovszky Egyetemi Oktatókórház","unitName":null,"subtype":null,"phone":"+36(94)311-542/5432","email":"gasztro@markusovszky.hu","hours":"Hétköznap: 07:30–15:30"}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Vas Vármegyei Markusovszky Egyetemi Oktatókórház","unitName":"Központi Radiológiai Osztály – Mammográfia","subtype":null,"phone":"+36 94 795 900 (időpontfoglalás), +36 94 515 638 (mammográfia)","email":null,"hours":null}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Vas Vármegyei Markusovszky Egyetemi Oktatókórház","unitName":null,"subtype":null,"phone":"+36(94)311-542/5432","email":"gasztro@markusovszky.hu","hours":"Hétköznap: 07:30–15:30"}]}]</t>
   </si>
   <si>
     <t>Vas Vármegyei Markusovszky Egyetemi Oktatókórház Celldömölki telephely</t>
   </si>
   <si>
     <t>9500 Celldömölk, Nagy Sándor tér 3.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Vas Vármegyei Markusovszky Egyetemi Oktatókórház Celldömölki telephely","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 95 420 004","email":null,"hours":"H, Sz, Cs, P: 08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Vas Vármegyei Markusovszky Egyetemi Oktatókórház Celldömölki telephely","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 95 420 004","email":null,"hours":"H, Sz, Cs, P: 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Vas Vármegyei Markusovszky Egyetemi Oktatókórház Körmendi telephely</t>
   </si>
   <si>
     <t>9900 Körmend, Munkácsy Mihály utca 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Vas Vármegyei Markusovszky Egyetemi Oktatókórház Körmendi telephely","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 94 592 565","email":null,"hours":"H, K: 08:00–13:00, Cs: 08:00–12:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Vas Vármegyei Markusovszky Egyetemi Oktatókórház Körmendi telephely","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 94 592 565","email":null,"hours":"H, K: 08:00–13:00, Cs: 08:00–12:00"}]}]</t>
   </si>
   <si>
     <t>Vas Vármegyei Markusovszky Egyetemi Oktatókórház Kőszegi telephely</t>
   </si>
   <si>
     <t>9730 Kőszeg, Gábor Á. utca 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Vas Vármegyei Markusovszky Egyetemi Oktatókórház Kőszegi telephely","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 94 360 482","email":null,"hours":"07:30–15:30"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Vas Vármegyei Markusovszky Egyetemi Oktatókórház Kőszegi telephely","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 94 360 482","email":null,"hours":"07:30–15:30"}]}]</t>
   </si>
   <si>
     <t>Vas Vármegyei Markusovszky Egyetemi Oktatókórház Szombathelyi telephely</t>
   </si>
   <si>
     <t>9700 Szombathely, Dr. István Lajos körút 3.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Vas Vármegyei Markusovszky Egyetemi Oktatókórház Szombathelyi telephely","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 94 795 900","email":null,"hours":"08:00–15:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Vas Vármegyei Markusovszky Egyetemi Oktatókórház Szombathelyi telephely","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 94 795 900","email":null,"hours":"08:00–15:00"}]}]</t>
   </si>
   <si>
     <t>Vasvár Város Önkormányzata Egészségház, Nőgyógyászati szakrendelés</t>
   </si>
   <si>
     <t>9800 Vasvár, Árpád tér 4a</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Vasvár Város Önkormányzata Egészségház","unitName":"Nőgyógyászati szakrendelés","subtype":"Egészségügyi szolgáltató","phone":"+36 94 573 046","email":null,"hours":"Cs: 08:00–16:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Vasvár Város Önkormányzata Egészségház","unitName":"Nőgyógyászati szakrendelés","subtype":"Egészségügyi szolgáltató","phone":"+36 94 573 046","email":null,"hours":"Cs: 08:00–16:00"}]}]</t>
   </si>
   <si>
     <t>Vasútegészségügyi  Nonprofit Közhasznú Korlátolt Felelősségű Társaság</t>
   </si>
   <si>
     <t>7623 Pécs, Szabadság utca 30.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Vasútegészségügyi  Nonprofit Közhasznú Korlátolt Felelősségű Társaság","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(72) 512-110, 512-111, 512-112, 512-113, 512-114, 512-115","email":null,"hours":"H és K: 09:00–16:00, Sz: 09:00–15:00, Cs és P: 07:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Vasútegészségügyi  Nonprofit Közhasznú Korlátolt Felelősségű Társaság","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(72) 512-110, 512-111, 512-112, 512-113, 512-114, 512-115","email":null,"hours":"H és K: 09:00–16:00, Sz: 09:00–15:00, Cs és P: 07:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Vasútegészségügyi NK Kft.</t>
   </si>
   <si>
     <t>3527 Miskolc, Bajcsy Zs. utca 45. (sz)</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Vasútegészségügyi NK Kft.","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 46 505 022, +36 46 505 023","email":null,"hours":"H: 07:30–12:30 és 13:00–17:00, K: 08:00–16:00, Sz: 07:30–14:00, Cs: 08:00–15:00, P: 08:00–13:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Vasútegészségügyi NK Kft.","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 46 505 022, +36 46 505 023","email":null,"hours":"H: 07:30–12:30 és 13:00–17:00, K: 08:00–16:00, Sz: 07:30–14:00, Cs: 08:00–15:00, P: 08:00–13:00"}]}]</t>
   </si>
   <si>
     <t>Vasútegészségügyi NK Kft. - Szombathely</t>
   </si>
   <si>
     <t>9700 Szombathely, Nádasdy Ferenc utca 43</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Vasútegészségügyi NK Kft. - Szombathely","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 94 506 626","email":null,"hours":"H, K, P: 07:00–14:00 Sz: 09:00–12:00 Cs: 08:00–15:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Vasútegészségügyi NK Kft. - Szombathely","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 94 506 626","email":null,"hours":"H, K, P: 07:00–14:00 Sz: 09:00–12:00 Cs: 08:00–15:00"}]}]</t>
   </si>
   <si>
     <t>Vasútegészségügyi Nonprofit Közhasznú Kft.</t>
   </si>
   <si>
     <t>4025 Debrecen, Erzsébet utca 11-13</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Vasútegészségügyi Nonprofit Közhasznú Kft.","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(52) 323-299, (52) 417-100","email":null,"hours":"H-K: 08:00–14:00, Sz-Cs: 08:00–14:30, P: 08:00–13:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Vasútegészségügyi Nonprofit Közhasznú Kft.","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(52) 323-299, (52) 417-100","email":null,"hours":"H-K: 08:00–14:00, Sz-Cs: 08:00–14:30, P: 08:00–13:00"}]}]</t>
   </si>
   <si>
     <t>Vecsési Egészségügyi Szolgálat</t>
   </si>
   <si>
     <t>2220 Vecsés, Telepi út 68.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Vecsési Egészségügyi Szolgálat","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 29 551 450","email":null,"hours":"H: 07:00–19:00; K: 07:00–20:00; Sze: 07:00–09:00 és 13:30–19:30; Cs: 07:00–12:30 és 13:30–19:00; P: 07:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Vecsési Egészségügyi Szolgálat","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 29 551 450","email":null,"hours":"H: 07:00–19:00; K: 07:00–20:00; Sze: 07:00–09:00 és 13:30–19:30; Cs: 07:00–12:30 és 13:30–19:00; P: 07:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Velencei Szakorvosi Rendelőintézet</t>
   </si>
   <si>
     <t>2481 Velence, Balatoni út 65.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Velencei Szakorvosi Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 22 589 515","email":null,"hours":"H 08:00–15:00, K, Sz 08:00–12:00, 16:00–19:00, P 08:00–11:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Velencei Szakorvosi Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 22 589 515","email":null,"hours":"H 08:00–15:00, K, Sz 08:00–12:00, 16:00–19:00, P 08:00–11:00"}]}]</t>
   </si>
   <si>
     <t>Veszprém Vármegyei Csolnoky Ferenc Kórház</t>
   </si>
   <si>
     <t>8200 Veszprém, Kórház utca 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Veszprém Vármegyei Csolnoky Ferenc Kórház","unitName":"Képalkotó Diagnosztikai Centrum","subtype":null,"phone":"+36 88 556 361","email":null,"hours":null}]}, {"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Veszprém Vármegyei Csolnoky Ferenc Kórház","unitName":"Nőgyógyászati Szakrendelés","subtype":"Egészségügyi szolgáltató","phone":"+36 88 556 219","email":null,"hours":"H-P: 08:00–14:00"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Veszprém Vármegyei Csolnoky Ferenc Kórház","unitName":null,"subtype":null,"phone":"+36 88 556 378","email":"gasztro@vmkorhaz.hu","hours":"Hétfő-Péntek: 07:30–08:30"}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Veszprém Vármegyei Csolnoky Ferenc Kórház","unitName":"Képalkotó Diagnosztikai Centrum","subtype":null,"phone":"+36 88 556 361","email":null,"hours":null}]},{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Veszprém Vármegyei Csolnoky Ferenc Kórház","unitName":"Nőgyógyászati Szakrendelés","subtype":"Egészségügyi szolgáltató","phone":"+36 88 556 219","email":null,"hours":"H-P: 08:00–14:00"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Veszprém Vármegyei Csolnoky Ferenc Kórház","unitName":null,"subtype":null,"phone":"+36 88 556 378","email":"gasztro@vmkorhaz.hu","hours":"Hétfő-Péntek: 07:30–08:30"}]}]</t>
   </si>
   <si>
     <t>Vidéki Szilvia</t>
   </si>
   <si>
     <t>8372 Cserszegtomaj, Széles utca 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Vidéki Szilvia","unitName":null,"subtype":"Védőnő","phone":"+36 30 648 8706","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Vidéki Szilvia","unitName":null,"subtype":"Védőnő","phone":"+36 30 648 8706","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Váci Jávorszky Ödön Kórház</t>
   </si>
   <si>
     <t>2600 Vác, Argenti Döme tér 1-3.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Váci Jávorszky Ödön Kórház","unitName":"Mammográfia","subtype":null,"phone":"06-27-620-620/1436 mellék","email":null,"hours":null}]}, {"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Váci Jávorszky Ödön Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(27) 620-676, (27) 620-677","email":null,"hours":"H-P: 08:00–15:00"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Váci Jávorszky Ödön Kórház","unitName":null,"subtype":null,"phone":"+36(27)620-620 /1129 és 1130 mellék","email":"elojegyzes@javorszky.hu","hours":"Hétfő-Péntek: 07:00–08:30"}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Váci Jávorszky Ödön Kórház","unitName":"Mammográfia","subtype":null,"phone":"06-27-620-620/1436 mellék","email":null,"hours":null}]},{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Váci Jávorszky Ödön Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(27) 620-676, (27) 620-677","email":null,"hours":"H-P: 08:00–15:00"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Váci Jávorszky Ödön Kórház","unitName":null,"subtype":null,"phone":"+36(27)620-620 /1129 és 1130 mellék","email":"elojegyzes@javorszky.hu","hours":"Hétfő-Péntek: 07:00–08:30"}]}]</t>
   </si>
   <si>
     <t>Vámospércsi Rendelőintézet</t>
   </si>
   <si>
     <t>4287 Vámospércs, Piac utca 4.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Vámospércsi Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(52) 591-064","email":null,"hours":"H: 16:00–20:00, K: 16:00–18:00, SZ, CS: 15:30–20:30"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Vámospércsi Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(52) 591-064","email":null,"hours":"H: 16:00–20:00, K: 16:00–18:00, SZ, CS: 15:30–20:30"}]}]</t>
   </si>
   <si>
     <t>Városi Egészségügyi Intézmény</t>
   </si>
   <si>
     <t>5500 Gyomaendrőd, Hősök útja 57.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Városi Egészségügyi Intézmény","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 66 581 180","email":null,"hours":"H, Cs, P: 08:00–12:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Városi Egészségügyi Intézmény","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 66 581 180","email":null,"hours":"H, Cs, P: 08:00–12:00"}]}]</t>
   </si>
   <si>
     <t>Városi Egészségügyi Központ Kunszentmárton</t>
   </si>
   <si>
     <t>5440 Kunszentmárton, Kossuth Lajos út 5.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Városi Egészségügyi Központ Kunszentmárton","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 56 461 252","email":null,"hours":"K:13:00–18:00, Sz: 14:00–18:00, Cs: 08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Városi Egészségügyi Központ Kunszentmárton","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 56 461 252","email":null,"hours":"K:13:00–18:00, Sz: 14:00–18:00, Cs: 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Városi Marianna</t>
   </si>
   <si>
     <t>3023 Petőfibánya, Akácfa utca 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Városi Marianna","unitName":null,"subtype":"Védőnő","phone":"+36 30 584 0366","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Városi Marianna","unitName":null,"subtype":"Védőnő","phone":"+36 30 584 0366","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Városi Önkormányzat Egészségügyi Központja</t>
   </si>
   <si>
     <t>8790 Zalaszentgrót, Dózsa György utca 5.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Városi Önkormányzat Egészségügyi Központja","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(83) 361-259, (83) 361-270","email":null,"hours":"Minden páratlan kedd és minden páros szerda 07:30–17:30"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Városi Önkormányzat Egészségügyi Központja","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(83) 361-259, (83) 361-270","email":null,"hours":"Minden páratlan kedd és minden páros szerda 07:30–17:30"}]}]</t>
   </si>
   <si>
     <t>Vörösné Simcsik Ágnes Judit</t>
   </si>
   <si>
     <t>7833 Görcsöny, Rákóczi út 7.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Vörösné Simcsik Ágnes Judit","unitName":null,"subtype":"Védőnő","phone":"+36 30 177 4526","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Vörösné Simcsik Ágnes Judit","unitName":null,"subtype":"Védőnő","phone":"+36 30 177 4526","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>XIII. Kerületi Egészségügyi SzolgálatSzegedi úti telephely</t>
   </si>
   <si>
     <t>1137 Budapest, Szegedi út 17.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"XIII. Kerületi Egészségügyi SzolgálatSzegedi úti telephely","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 1 452 4212","email":null,"hours":"H: délelőtt; K: délelőtt és délután; Sze: délután; Cs: délelőtt; P: délelőtt."}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"XIII. Kerületi Egészségügyi SzolgálatSzegedi úti telephely","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 1 452 4212","email":null,"hours":"H: délelőtt; K: délelőtt és délután; Sze: délután; Cs: délelőtt; P: délelőtt."}]}]</t>
   </si>
   <si>
     <t>XIII. Kerületi Egészségügyi SzolgálatVisegrádi utcai telephely</t>
   </si>
   <si>
     <t>1132 Budapest, Visegrádi utca 47/C</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"XIII. Kerületi Egészségügyi SzolgálatVisegrádi utcai telephely","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(1) 452-42-33, (1) 452-41-83","email":null,"hours":"H: délután; K: délelőtt; Sze: délután; Cs: délelőtt; P: páratlan héten délelőtt, páros héten délután."}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"XIII. Kerületi Egészségügyi SzolgálatVisegrádi utcai telephely","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(1) 452-42-33, (1) 452-41-83","email":null,"hours":"H: délután; K: délelőtt; Sze: délután; Cs: délelőtt; P: páratlan héten délelőtt, páros héten délután."}]}]</t>
   </si>
   <si>
     <t>XVI. kerület Kertvárosi Egészségügyi Szolgálata</t>
   </si>
   <si>
     <t>1163 Budapest, Tekla utca 2/c</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"XVI. kerület Kertvárosi Egészségügyi Szolgálata","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 1 401 1317","email":null,"hours":"H-Cs: 07:00–19:30, P: 07:00–13:30"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"XVI. kerület Kertvárosi Egészségügyi Szolgálata","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 1 401 1317","email":null,"hours":"H-Cs: 07:00–19:30, P: 07:00–13:30"}]}]</t>
   </si>
   <si>
     <t>Zala Vármegyei Szent Rafael Kórház</t>
   </si>
   <si>
     <t>8900 Zalaegerszeg, Zrínyi Miklós utca 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Zala Vármegyei Szent Rafael Kórház","unitName":"Radiológia és Izotópdiagnosztika Osztály – Mammográfia","subtype":null,"phone":"+36 92 507 562","email":null,"hours":null}]}, {"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Zala Vármegyei Szent Rafael Kórház","unitName":"Szülészet-Nőgyógyászati Osztály – III. számú szakrendelés és ambulancia","subtype":"Egészségügyi szolgáltató","phone":"(92) 507-576, (92) 501-562","email":null,"hours":"K: 08:00–12:00, Sz, Cs: 08:00–12:00 és 13:00–14:30 Nőgyógyászati Osztály Ambulancia H-P: 07:30–15:30"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Zala Vármegyei Szent Rafael Kórház","unitName":null,"subtype":null,"phone":"+36(92)507-500/1272","email":"belgyogyaszat2@zmkorhaz.hu","hours":"Hétköznap: 08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Zala Vármegyei Szent Rafael Kórház","unitName":"Radiológia és Izotópdiagnosztika Osztály – Mammográfia","subtype":null,"phone":"+36 92 507 562","email":null,"hours":null}]},{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Zala Vármegyei Szent Rafael Kórház","unitName":"Szülészet-Nőgyógyászati Osztály – III. számú szakrendelés és ambulancia","subtype":"Egészségügyi szolgáltató","phone":"(92) 507-576, (92) 501-562","email":null,"hours":"K: 08:00–12:00, Sz, Cs: 08:00–12:00 és 13:00–14:30 Nőgyógyászati Osztály Ambulancia H-P: 07:30–15:30"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Zala Vármegyei Szent Rafael Kórház","unitName":null,"subtype":null,"phone":"+36(92)507-500/1272","email":"belgyogyaszat2@zmkorhaz.hu","hours":"Hétköznap: 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Zirci Erzsébet Kórház-Rendelőintézet</t>
   </si>
   <si>
     <t>8420 Zirc, József Attila utca 17-19.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Zirci Erzsébet Kórház-Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 88 593 600, +36 88 593 610","email":null,"hours":"Sz: 13:00–16:00, Cs: 08:00–15:00, P: 09:00–12:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Zirci Erzsébet Kórház-Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 88 593 600, +36 88 593 610","email":null,"hours":"Sz: 13:00–16:00, Cs: 08:00–15:00, P: 09:00–12:00"}]}]</t>
   </si>
   <si>
     <t>Zsebők Zoltán Szakrendelő (Pestszentlőrinc-Pestszentimre Egészségügyi Szolgáltató Nonprofit Közhasznú Kft.)</t>
   </si>
   <si>
     <t>1183 Budapest, Thököly út 3.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Pestszentlőrinc-Pestszentimre Egészségügyi Szolgáltató Nonprofit Közhasznú Kft.","unitName":"Zsebők Zoltán Szakrendelő","subtype":"Egészségügyi szolgáltató","phone":"(1) 297-12-52 (1) 297-12-53","email":null,"hours":"H-P: 08:00–18:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Pestszentlőrinc-Pestszentimre Egészségügyi Szolgáltató Nonprofit Közhasznú Kft.","unitName":"Zsebők Zoltán Szakrendelő","subtype":"Egészségügyi szolgáltató","phone":"(1) 297-12-52 (1) 297-12-53","email":null,"hours":"H-P: 08:00–18:00"}]}]</t>
   </si>
   <si>
     <t>Zuglói Egészségügyi Szolgálat</t>
   </si>
   <si>
     <t>1148 Budapest, Örs vezér tere 23.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Zuglói Egészségügyi Szolgálat","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 1 469 4626","email":null,"hours":"H: 08:00–14:00, K: 08:00–20:00, Sz: 08:00–14:00, Cs: 08:00–14:00, P: 08:00–14:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Zuglói Egészségügyi Szolgálat","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 1 469 4626","email":null,"hours":"H: 08:00–14:00, K: 08:00–20:00, Sz: 08:00–14:00, Cs: 08:00–14:00, P: 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>bataszek-budai-utca-61</t>
   </si>
   <si>
     <t>7140 Bátaszék, Budai utca 61.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Bacsi-Valkai Kornélia","unitName":null,"subtype":"Védőnő","phone":"+36 30 087 8195","email":null,"hours":null},{"name":"Hellingerné Fehérvári Márta","unitName":null,"subtype":"Védőnő","phone":"+36 30 071 5082","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Bacsi-Valkai Kornélia","unitName":null,"subtype":"Védőnő","phone":"+36 30 087 8195","email":null,"hours":null},{"name":"Hellingerné Fehérvári Márta","unitName":null,"subtype":"Védőnő","phone":"+36 30 071 5082","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>hogyesz-kossuth-utca-7</t>
   </si>
   <si>
     <t>7191 Hőgyész, Kossuth utca 7.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Bárány Eszter Klára","unitName":null,"subtype":"Védőnő","phone":"+36 30 087 8448","email":null,"hours":null},{"name":"Zádori-Dörmer Zita Erzsébet","unitName":null,"subtype":"Védőnő","phone":"+36 30 087 8445","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Bárány Eszter Klára","unitName":null,"subtype":"Védőnő","phone":"+36 30 087 8448","email":null,"hours":null},{"name":"Zádori-Dörmer Zita Erzsébet","unitName":null,"subtype":"Védőnő","phone":"+36 30 087 8445","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>kelebia-bajcsy-zsilinszky-endre-utca-39</t>
   </si>
   <si>
     <t>6423 Kelebia, Bajcsy-Zsilinszky Endre utca 39.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Csillag-Cseh Gabriella","unitName":null,"subtype":"Védőnő","phone":"+36 30 487 2110","email":null,"hours":null},{"name":"Gyuris Noémi","unitName":null,"subtype":"Védőnő","phone":"+36 30 487 5753","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Csillag-Cseh Gabriella","unitName":null,"subtype":"Védőnő","phone":"+36 30 487 2110","email":null,"hours":null},{"name":"Gyuris Noémi","unitName":null,"subtype":"Védőnő","phone":"+36 30 487 5753","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>letenye-karpati-utca-3</t>
   </si>
   <si>
     <t>8868 Letenye, Kárpáti utca 3.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Imre-Herman Anita","unitName":null,"subtype":"Védőnő","phone":"+36 30 748 6126","email":null,"hours":null},{"name":"Mirkóné Tamás Judit","unitName":null,"subtype":"Védőnő","phone":"+36 30 749 1805","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Imre-Herman Anita","unitName":null,"subtype":"Védőnő","phone":"+36 30 748 6126","email":null,"hours":null},{"name":"Mirkóné Tamás Judit","unitName":null,"subtype":"Védőnő","phone":"+36 30 749 1805","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>nagyigmand-bajcsy-zsilinszky-ut-4</t>
   </si>
   <si>
     <t>2942 Nagyigmánd, Bajcsy-Zsilinszky út 4.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Ádám Viktória","unitName":null,"subtype":"Védőnő","phone":"+36 30 480 9678","email":null,"hours":null},{"name":"Péntekné Róth Eszter","unitName":null,"subtype":"Védőnő","phone":"+36 30 480 5233","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Ádám Viktória","unitName":null,"subtype":"Védőnő","phone":"+36 30 480 9678","email":null,"hours":null},{"name":"Péntekné Róth Eszter","unitName":null,"subtype":"Védőnő","phone":"+36 30 480 5233","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>nagykanizsa-hevesi-utca-6</t>
   </si>
   <si>
     <t>8800 Nagykanizsa, Hevesi utca 6.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Dencsné Krucsai Hajnalka","unitName":null,"subtype":"Védőnő","phone":"+36 30 748 9319","email":null,"hours":null},{"name":"Köhler Márta","unitName":null,"subtype":"Védőnő","phone":"+36 30 749 1068","email":null,"hours":null},{"name":"Táncsics Tímea","unitName":null,"subtype":"Védőnő","phone":"+36 30 746 8538","email":null,"hours":null},{"name":"Zadravecz-Nagy Magdolna","unitName":null,"subtype":"Védőnő","phone":"+36 30 747 6356","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Dencsné Krucsai Hajnalka","unitName":null,"subtype":"Védőnő","phone":"+36 30 748 9319","email":null,"hours":null},{"name":"Köhler Márta","unitName":null,"subtype":"Védőnő","phone":"+36 30 749 1068","email":null,"hours":null},{"name":"Táncsics Tímea","unitName":null,"subtype":"Védőnő","phone":"+36 30 746 8538","email":null,"hours":null},{"name":"Zadravecz-Nagy Magdolna","unitName":null,"subtype":"Védőnő","phone":"+36 30 747 6356","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>nagykozar-kossuth-lajos-utca-32</t>
   </si>
   <si>
     <t>7741 Nagykozár, Kossuth Lajos utca 32.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Kéri Nagy Éva","unitName":null,"subtype":"Védőnő","phone":"+36 30 177 5937","email":null,"hours":null},{"name":"Somogyiné Rapp Zsuzsanna","unitName":null,"subtype":"Védőnő","phone":"+36 30 177 5283","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Kéri Nagy Éva","unitName":null,"subtype":"Védőnő","phone":"+36 30 177 5937","email":null,"hours":null},{"name":"Somogyiné Rapp Zsuzsanna","unitName":null,"subtype":"Védőnő","phone":"+36 30 177 5283","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>nagymanyok-jozsef-attila-utca-8-a</t>
   </si>
   <si>
     <t>7355 Nagymányok, József Attila utca 8/A.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Guthné Ömböli Éva","unitName":null,"subtype":"Védőnő","phone":"+36 30 071 2619","email":null,"hours":null},{"name":"Horváthné Markos Marianna","unitName":null,"subtype":"Védőnő","phone":"+36 30 071 2681","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Guthné Ömböli Éva","unitName":null,"subtype":"Védőnő","phone":"+36 30 071 2619","email":null,"hours":null},{"name":"Horváthné Markos Marianna","unitName":null,"subtype":"Védőnő","phone":"+36 30 071 2681","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>szedres-templom-utca-4</t>
   </si>
   <si>
     <t>7056 Szedres, Templom utca 4.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Andics Edit","unitName":null,"subtype":"Védőnő","phone":"+36 30 087 8253","email":null,"hours":null},{"name":"Harsányiné Csécsi Katalin","unitName":null,"subtype":"Védőnő","phone":"+36 30 087 8248","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Andics Edit","unitName":null,"subtype":"Védőnő","phone":"+36 30 087 8253","email":null,"hours":null},{"name":"Harsányiné Csécsi Katalin","unitName":null,"subtype":"Védőnő","phone":"+36 30 087 8248","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>szigetmonostor-martirok-utca-5-bago-horvath-csilla</t>
   </si>
   <si>
     <t>2015 Szigetmonostor, Mártírok utca 5.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Bagó-Horváth Csilla","unitName":null,"subtype":"Védőnő","phone":"+36 70 978 9819","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Bagó-Horváth Csilla","unitName":null,"subtype":"Védőnő","phone":"+36 70 978 9819","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>tolna-garay-utca-6</t>
   </si>
   <si>
     <t>7130 Tolna, Garay utca 6.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Bérces Nóra","unitName":null,"subtype":"Védőnő","phone":"+36 30 212 5140","email":null,"hours":null},{"name":"Varga Boglárka","unitName":null,"subtype":"Védőnő","phone":"+36 30 212 9866","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Bérces Nóra","unitName":null,"subtype":"Védőnő","phone":"+36 30 212 5140","email":null,"hours":null},{"name":"Varga Boglárka","unitName":null,"subtype":"Védőnő","phone":"+36 30 212 9866","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>tompa-bem-utca-47</t>
   </si>
   <si>
     <t>6422 Tompa, Bem utca 47.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Kucsó Istvánné","unitName":null,"subtype":"Védőnő","phone":"+36 30 486 4929","email":null,"hours":null},{"name":"Péter-Szabó Ottóné","unitName":null,"subtype":"Védőnő","phone":"+36 30 486 8720","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Kucsó Istvánné","unitName":null,"subtype":"Védőnő","phone":"+36 30 486 4929","email":null,"hours":null},{"name":"Péter-Szabó Ottóné","unitName":null,"subtype":"Védőnő","phone":"+36 30 486 8720","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>zalalovo-kossuth-lajos-utca-14</t>
   </si>
   <si>
     <t>8999 Zalalövő, Kossuth Lajos utca 14.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Laki Eszter","unitName":null,"subtype":"Védőnő","phone":"+36 30 613 7392","email":null,"hours":null},{"name":"Szakály Éva","unitName":null,"subtype":"Védőnő","phone":"+36 30 166 3303","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Laki Eszter","unitName":null,"subtype":"Védőnő","phone":"+36 30 613 7392","email":null,"hours":null},{"name":"Szakály Éva","unitName":null,"subtype":"Védőnő","phone":"+36 30 166 3303","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Ádámszki Sándorné</t>
   </si>
   <si>
     <t>2534 Tát, Fő utca 58</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Ádámszki Sándorné","unitName":null,"subtype":"Védőnő","phone":"+36 30 823 1954","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Ádámszki Sándorné","unitName":null,"subtype":"Védőnő","phone":"+36 30 823 1954","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Ádámszki Sándorné - Mogyorósbánya</t>
   </si>
   <si>
     <t>2535 Mogyorósbánya, Szőlősor út 1.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Ádámszki Sándorné - Mogyorósbánya","unitName":null,"subtype":"Védőnő","phone":"+36 30 823 1954","email":null,"hours":null}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Ádámszki Sándorné - Mogyorósbánya","unitName":null,"subtype":"Védőnő","phone":"+36 30 823 1954","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Árpád-házi Szent Erzsébet Rendelőintézet</t>
   </si>
   <si>
     <t>2890 Tata, Hősök tere 2.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Komárom-Esztergom Vármegyei Szent Borbála Kórház","unitName":"Röntgen Osztály","subtype":null,"phone":"+36 30 743 1673","email":null,"hours":null}]}, {"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Komárom-Esztergom Vármegyei Szent Borbála Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(34) 586-724, (34) 586-725","email":null,"hours":"H, Sz, Cs: 10:00–14:00, K: 12:00–15:00"}]}</t>
+    <t>[{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Komárom-Esztergom Vármegyei Szent Borbála Kórház","unitName":"Röntgen Osztály","subtype":null,"phone":"+36 30 743 1673","email":null,"hours":null}]},{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Komárom-Esztergom Vármegyei Szent Borbála Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(34) 586-724, (34) 586-725","email":null,"hours":"H, Sz, Cs: 10:00–14:00, K: 12:00–15:00"}]}]</t>
   </si>
   <si>
     <t>ÉPC - Honvédkórház</t>
   </si>
   <si>
     <t>1134 Budapest, Róbert Károly körút 44.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"ÉPC - Honvédkórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(1) 465-18-00/72777","email":null,"hours":"08:00–13:30, 14:00–19:30"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"ÉPC - Honvédkórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(1) 465-18-00/72777","email":null,"hours":"08:00–13:30, 14:00–19:30"}]}]</t>
   </si>
   <si>
     <t>Észak-Pesti Centrumkórház - Honvédkórház</t>
   </si>
   <si>
     <t>1134 Budapest, Róbert Károly körút 44. (szám alatt működő Endoszkópos Labor I.)</t>
   </si>
   <si>
-    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Észak-Pesti Centrumkórház - Honvédkórház","unitName":null,"subtype":null,"phone":"+36(1)465-1800/72293","email":"idopontkeres@epc-honvedkorhaz.hu","hours":"Hétfő-Péntek: 08:30–13:30"}]}</t>
+    <t>[{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Észak-Pesti Centrumkórház - Honvédkórház","unitName":null,"subtype":null,"phone":"+36(1)465-1800/72293","email":"idopontkeres@epc-honvedkorhaz.hu","hours":"Hétfő-Péntek: 08:30–13:30"}]}]</t>
   </si>
   <si>
     <t>1062 Budapest, Podmaniczky utca 109-111. (szám alatti telephelyén működő Endoszkópos Labor II.)</t>
   </si>
   <si>
-    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Észak-Pesti Centrumkórház - Honvédkórház","unitName":null,"subtype":null,"phone":"+36 1 475 2669","email":"gasztroenterologia@epc-honvedkorhaz.hu","hours":"Hétfő-Péntek: 13:30–14:30"}]}</t>
+    <t>[{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Észak-Pesti Centrumkórház - Honvédkórház","unitName":null,"subtype":null,"phone":"+36 1 475 2669","email":"gasztroenterologia@epc-honvedkorhaz.hu","hours":"Hétfő-Péntek: 13:30–14:30"}]}]</t>
   </si>
   <si>
     <t>Észak-budai Szent János Centrumkórház</t>
   </si>
   <si>
     <t>1125 Budapest, Kútvölgyi út 4. (Klinikai tömb)</t>
   </si>
   <si>
-    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Észak-budai Szent János Centrumkórház","unitName":null,"subtype":null,"phone":"36 (1)458-4500/4842","email":"vastagbelszures@janoskorhaz.hu","hours":"Hétköznap 08:00–16:00"}]}</t>
+    <t>[{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Észak-budai Szent János Centrumkórház","unitName":null,"subtype":null,"phone":"36 (1)458-4500/4842","email":"vastagbelszures@janoskorhaz.hu","hours":"Hétköznap 08:00–16:00"}]}]</t>
   </si>
   <si>
     <t>1125 Budapest, Kútvölgyi út 4. (Szakrendelő)</t>
   </si>
   <si>
     <t>Észak-budai Szent János Centrumkórház Nőgyógyászati szakrendelő</t>
   </si>
   <si>
     <t>1125 Budapest, Kútvölgyi út 4.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Észak-budai Szent János Centrumkórház","unitName":"Nőgyógyászati szakrendelő","subtype":"Egészségügyi szolgáltató","phone":"+36 1 356 8091","email":null,"hours":"H-P: 07:00–19:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Észak-budai Szent János Centrumkórház","unitName":"Nőgyógyászati szakrendelő","subtype":"Egészségügyi szolgáltató","phone":"+36 1 356 8091","email":null,"hours":"H-P: 07:00–19:00"}]}]</t>
   </si>
   <si>
     <t>Ózdi Almási Balogh Pál Kórház</t>
   </si>
   <si>
     <t>3600 Ózd, Béke út 1-3.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Ózdi Almási Balogh Pál Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 48 574 435","email":null,"hours":"H-P: 08:00–14:00"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Ózdi Almási Balogh Pál Kórház","unitName":null,"subtype":null,"phone":"+36 48 574 449","email":null,"hours":"Hétköznap: 08:00–10:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Ózdi Almási Balogh Pál Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 48 574 435","email":null,"hours":"H-P: 08:00–14:00"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Ózdi Almási Balogh Pál Kórház","unitName":null,"subtype":null,"phone":"+36 48 574 449","email":null,"hours":"Hétköznap: 08:00–10:00"}]}]</t>
   </si>
   <si>
     <t>Újbudai Szent Kristóf Szakrendelő</t>
   </si>
   <si>
     <t>1117 Budapest, Fehérvári út 12.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Újbudai Szent Kristóf Szakrendelő","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(1) 279-21-10 (1) 279-21-12","email":null,"hours":"07:00–20:00"}]}</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Újbudai Szent Kristóf Szakrendelő","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(1) 279-21-10 (1) 279-21-12","email":null,"hours":"07:00–20:00"}]}]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -3420,3818 +3425,3825 @@
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C340"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="3" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" t="s">
+      <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A3" t="s">
+      <c r="A3" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A4" t="s">
+      <c r="A4" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A5" t="s">
+      <c r="A5" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A6" t="s">
+      <c r="A6" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C6" s="2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A7" t="s">
+      <c r="A7" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C7" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A8" t="s">
+      <c r="A8" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="C8" t="s">
+      <c r="C8" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A9" t="s">
+      <c r="A9" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C9" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A10" t="s">
+      <c r="A10" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C10" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A11" t="s">
+      <c r="A11" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C11" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A12" t="s">
+      <c r="A12" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12" s="2" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A13" t="s">
+      <c r="A13" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C13" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A14" t="s">
+      <c r="A14" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C14" s="2" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A15" t="s">
+      <c r="A15" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C15" s="2" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" t="s">
+      <c r="A16" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C16" s="2" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A17" t="s">
+      <c r="A17" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="C17" t="s">
+      <c r="C17" s="2" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A18" t="s">
+      <c r="A18" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="C18" t="s">
+      <c r="C18" s="2" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A19" t="s">
+      <c r="A19" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="C19" t="s">
+      <c r="C19" s="2" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A20" t="s">
+      <c r="A20" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="C20" t="s">
+      <c r="C20" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A21" t="s">
+      <c r="A21" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B21" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="C21" t="s">
+      <c r="C21" s="2" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A22" t="s">
+      <c r="A22" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="C22" t="s">
+      <c r="C22" s="2" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A23" t="s">
+      <c r="A23" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="C23" t="s">
+      <c r="C23" s="2" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A24" t="s">
+      <c r="A24" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="C24" t="s">
+      <c r="C24" s="2" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A25" t="s">
+      <c r="A25" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="C25" t="s">
+      <c r="C25" s="2" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A26" t="s">
+      <c r="A26" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B26" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="C26" t="s">
+      <c r="C26" s="2" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A27" t="s">
+      <c r="A27" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B27" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="C27" t="s">
+      <c r="C27" s="2" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A28" t="s">
+      <c r="A28" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B28" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="C28" t="s">
+      <c r="C28" s="2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A29" t="s">
+      <c r="A29" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="B29" t="s">
+      <c r="B29" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="C29" t="s">
+      <c r="C29" s="2" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A30" t="s">
+      <c r="A30" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B30" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="C30" t="s">
+      <c r="C30" s="2" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="31" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A31" t="s">
+      <c r="A31" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B31" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="C31" t="s">
+      <c r="C31" s="2" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A32" t="s">
+      <c r="A32" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B32" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="C32" t="s">
+      <c r="C32" s="2" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A33" t="s">
+      <c r="A33" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="B33" t="s">
+      <c r="B33" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="C33" t="s">
+      <c r="C33" s="2" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="34" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A34" t="s">
+      <c r="A34" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B34" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="C34" t="s">
+      <c r="C34" s="2" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A35" t="s">
+      <c r="A35" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B35" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="C35" t="s">
+      <c r="C35" s="2" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="36" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A36" t="s">
+      <c r="A36" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="B36" t="s">
+      <c r="B36" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="C36" t="s">
+      <c r="C36" s="2" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="37" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A37" t="s">
+      <c r="A37" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B37" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="C37" t="s">
+      <c r="C37" s="2" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="38" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A38" t="s">
+      <c r="A38" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B38" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="C38" t="s">
+      <c r="C38" s="2" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A39" t="s">
+      <c r="A39" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B39" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="C39" t="s">
+      <c r="C39" s="2" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="40" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A40" t="s">
+      <c r="A40" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="B40" t="s">
+      <c r="B40" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="C40" t="s">
+      <c r="C40" s="2" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A41" t="s">
+      <c r="A41" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B41" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="C41" t="s">
+      <c r="C41" s="2" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="42" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A42" t="s">
+      <c r="A42" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="B42" t="s">
+      <c r="B42" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="C42" t="s">
+      <c r="C42" s="2" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A43" t="s">
+      <c r="A43" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B43" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="C43" t="s">
+      <c r="C43" s="2" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="44" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A44" t="s">
+      <c r="A44" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="B44" t="s">
+      <c r="B44" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="C44" t="s">
+      <c r="C44" s="2" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="45" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A45" t="s">
+      <c r="A45" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="B45" t="s">
+      <c r="B45" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="C45" t="s">
+      <c r="C45" s="2" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="46" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A46" t="s">
+      <c r="A46" s="2" t="s">
         <v>135</v>
       </c>
-      <c r="B46" t="s">
+      <c r="B46" s="2" t="s">
         <v>136</v>
       </c>
-      <c r="C46" t="s">
+      <c r="C46" s="2" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="47" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A47" t="s">
+      <c r="A47" s="2" t="s">
         <v>138</v>
       </c>
-      <c r="B47" t="s">
+      <c r="B47" s="2" t="s">
         <v>139</v>
       </c>
-      <c r="C47" t="s">
+      <c r="C47" s="2" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A48" t="s">
+      <c r="A48" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="B48" t="s">
+      <c r="B48" s="2" t="s">
         <v>142</v>
       </c>
-      <c r="C48" t="s">
+      <c r="C48" s="2" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A49" t="s">
+      <c r="A49" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="B49" t="s">
+      <c r="B49" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="C49" t="s">
+      <c r="C49" s="2" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="50" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A50" t="s">
+      <c r="A50" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="B50" t="s">
+      <c r="B50" s="2" t="s">
         <v>148</v>
       </c>
-      <c r="C50" t="s">
+      <c r="C50" s="2" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="51" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A51" t="s">
+      <c r="A51" s="2" t="s">
         <v>150</v>
       </c>
-      <c r="B51" t="s">
+      <c r="B51" s="2" t="s">
         <v>151</v>
       </c>
-      <c r="C51" t="s">
+      <c r="C51" s="2" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="52" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A52" t="s">
+      <c r="A52" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="B52" t="s">
+      <c r="B52" s="2" t="s">
         <v>154</v>
       </c>
-      <c r="C52" t="s">
+      <c r="C52" s="2" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="53" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A53" t="s">
+      <c r="A53" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="B53" t="s">
+      <c r="B53" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="C53" t="s">
+      <c r="C53" s="2" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="54" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A54" t="s">
+      <c r="A54" s="2" t="s">
         <v>159</v>
       </c>
-      <c r="B54" t="s">
+      <c r="B54" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="C54" t="s">
+      <c r="C54" s="2" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="55" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A55" t="s">
+      <c r="A55" s="2" t="s">
         <v>162</v>
       </c>
-      <c r="B55" t="s">
+      <c r="B55" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="C55" t="s">
+      <c r="C55" s="2" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="56" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A56" t="s">
+      <c r="A56" s="2" t="s">
         <v>165</v>
       </c>
-      <c r="B56" t="s">
+      <c r="B56" s="2" t="s">
         <v>166</v>
       </c>
-      <c r="C56" t="s">
+      <c r="C56" s="2" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="57" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A57" t="s">
+      <c r="A57" s="2" t="s">
         <v>168</v>
       </c>
-      <c r="B57" t="s">
+      <c r="B57" s="2" t="s">
         <v>169</v>
       </c>
-      <c r="C57" t="s">
+      <c r="C57" s="2" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="58" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A58" t="s">
+      <c r="A58" s="2" t="s">
         <v>171</v>
       </c>
-      <c r="B58" t="s">
+      <c r="B58" s="2" t="s">
         <v>172</v>
       </c>
-      <c r="C58" t="s">
+      <c r="C58" s="2" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="59" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A59" t="s">
+      <c r="A59" s="2" t="s">
         <v>174</v>
       </c>
-      <c r="B59" t="s">
+      <c r="B59" s="2" t="s">
         <v>175</v>
       </c>
-      <c r="C59" t="s">
+      <c r="C59" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="60" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A60" t="s">
+      <c r="A60" s="2" t="s">
         <v>177</v>
       </c>
-      <c r="B60" t="s">
+      <c r="B60" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="C60" t="s">
+      <c r="C60" s="2" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="61" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A61" t="s">
+      <c r="A61" s="2" t="s">
         <v>179</v>
       </c>
-      <c r="B61" t="s">
+      <c r="B61" s="2" t="s">
         <v>180</v>
       </c>
-      <c r="C61" t="s">
+      <c r="C61" s="2" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="62" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A62" t="s">
+      <c r="A62" s="2" t="s">
         <v>182</v>
       </c>
-      <c r="B62" t="s">
+      <c r="B62" s="2" t="s">
         <v>183</v>
       </c>
-      <c r="C62" t="s">
+      <c r="C62" s="2" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="63" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A63" t="s">
+      <c r="A63" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="B63" t="s">
+      <c r="B63" s="2" t="s">
         <v>186</v>
       </c>
-      <c r="C63" t="s">
+      <c r="C63" s="2" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="64" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A64" t="s">
+      <c r="A64" s="2" t="s">
         <v>188</v>
       </c>
-      <c r="B64" t="s">
+      <c r="B64" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="C64" t="s">
+      <c r="C64" s="2" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="65" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A65" t="s">
+      <c r="A65" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="B65" t="s">
+      <c r="B65" s="2" t="s">
         <v>192</v>
       </c>
-      <c r="C65" t="s">
+      <c r="C65" s="2" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="66" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A66" t="s">
+      <c r="A66" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="B66" t="s">
+      <c r="B66" s="2" t="s">
         <v>195</v>
       </c>
-      <c r="C66" t="s">
+      <c r="C66" s="2" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="67" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A67" t="s">
+      <c r="A67" s="2" t="s">
         <v>197</v>
       </c>
-      <c r="B67" t="s">
+      <c r="B67" s="2" t="s">
         <v>198</v>
       </c>
-      <c r="C67" t="s">
+      <c r="C67" s="2" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="68" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A68" t="s">
+      <c r="A68" s="2" t="s">
         <v>200</v>
       </c>
-      <c r="B68" t="s">
+      <c r="B68" s="2" t="s">
         <v>201</v>
       </c>
-      <c r="C68" t="s">
+      <c r="C68" s="2" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="69" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A69" t="s">
+      <c r="A69" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="B69" t="s">
+      <c r="B69" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="C69" t="s">
+      <c r="C69" s="2" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="70" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A70" t="s">
+      <c r="A70" s="2" t="s">
         <v>206</v>
       </c>
-      <c r="B70" t="s">
+      <c r="B70" s="2" t="s">
         <v>207</v>
       </c>
-      <c r="C70" t="s">
+      <c r="C70" s="2" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="71" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A71" t="s">
+      <c r="A71" s="2" t="s">
         <v>209</v>
       </c>
-      <c r="B71" t="s">
+      <c r="B71" s="2" t="s">
         <v>210</v>
       </c>
-      <c r="C71" t="s">
+      <c r="C71" s="2" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="72" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A72" t="s">
+      <c r="A72" s="2" t="s">
         <v>212</v>
       </c>
-      <c r="B72" t="s">
+      <c r="B72" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="C72" t="s">
+      <c r="C72" s="2" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="73" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A73" t="s">
+      <c r="A73" s="2" t="s">
         <v>215</v>
       </c>
-      <c r="B73" t="s">
+      <c r="B73" s="2" t="s">
         <v>216</v>
       </c>
-      <c r="C73" t="s">
+      <c r="C73" s="2" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="74" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A74" t="s">
+      <c r="A74" s="2" t="s">
         <v>218</v>
       </c>
-      <c r="B74" t="s">
+      <c r="B74" s="2" t="s">
         <v>219</v>
       </c>
-      <c r="C74" t="s">
+      <c r="C74" s="2" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="75" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A75" t="s">
+      <c r="A75" s="2" t="s">
         <v>221</v>
       </c>
-      <c r="B75" t="s">
+      <c r="B75" s="2" t="s">
         <v>222</v>
       </c>
-      <c r="C75" t="s">
+      <c r="C75" s="2" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="76" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A76" t="s">
+      <c r="A76" s="2" t="s">
         <v>224</v>
       </c>
-      <c r="B76" t="s">
+      <c r="B76" s="2" t="s">
         <v>225</v>
       </c>
-      <c r="C76" t="s">
+      <c r="C76" s="2" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="77" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A77" t="s">
+      <c r="A77" s="2" t="s">
         <v>227</v>
       </c>
-      <c r="B77" t="s">
+      <c r="B77" s="2" t="s">
         <v>228</v>
       </c>
-      <c r="C77" t="s">
+      <c r="C77" s="2" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="78" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A78" t="s">
+      <c r="A78" s="2" t="s">
         <v>230</v>
       </c>
-      <c r="B78" t="s">
+      <c r="B78" s="2" t="s">
         <v>231</v>
       </c>
-      <c r="C78" t="s">
+      <c r="C78" s="2" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="79" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A79" t="s">
+      <c r="A79" s="2" t="s">
         <v>233</v>
       </c>
-      <c r="B79" t="s">
+      <c r="B79" s="2" t="s">
         <v>234</v>
       </c>
-      <c r="C79" t="s">
+      <c r="C79" s="2" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="80" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A80" t="s">
+      <c r="A80" s="2" t="s">
         <v>236</v>
       </c>
-      <c r="B80" t="s">
+      <c r="B80" s="2" t="s">
         <v>234</v>
       </c>
-      <c r="C80" t="s">
+      <c r="C80" s="2" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="81" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A81" t="s">
+      <c r="A81" s="2" t="s">
         <v>238</v>
       </c>
-      <c r="B81" t="s">
+      <c r="B81" s="2" t="s">
         <v>239</v>
       </c>
-      <c r="C81" t="s">
+      <c r="C81" s="2" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="82" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A82" t="s">
+      <c r="A82" s="2" t="s">
         <v>241</v>
       </c>
-      <c r="B82" t="s">
+      <c r="B82" s="2" t="s">
         <v>242</v>
       </c>
-      <c r="C82" t="s">
+      <c r="C82" s="2" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="83" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A83" t="s">
+      <c r="A83" s="2" t="s">
         <v>244</v>
       </c>
-      <c r="B83" t="s">
+      <c r="B83" s="2" t="s">
         <v>245</v>
       </c>
-      <c r="C83" t="s">
+      <c r="C83" s="2" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="84" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A84" t="s">
+      <c r="A84" s="2" t="s">
         <v>247</v>
       </c>
-      <c r="B84" t="s">
+      <c r="B84" s="2" t="s">
         <v>248</v>
       </c>
-      <c r="C84" t="s">
+      <c r="C84" s="2" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A85" t="s">
+      <c r="A85" s="2" t="s">
         <v>250</v>
       </c>
-      <c r="B85" t="s">
+      <c r="B85" s="2" t="s">
         <v>251</v>
       </c>
-      <c r="C85" t="s">
+      <c r="C85" s="2" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="86" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A86" t="s">
+      <c r="A86" s="2" t="s">
         <v>253</v>
       </c>
-      <c r="B86" t="s">
+      <c r="B86" s="2" t="s">
         <v>254</v>
       </c>
-      <c r="C86" t="s">
+      <c r="C86" s="2" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="87" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A87" t="s">
+      <c r="A87" s="2" t="s">
         <v>256</v>
       </c>
-      <c r="B87" t="s">
+      <c r="B87" s="2" t="s">
         <v>257</v>
       </c>
-      <c r="C87" t="s">
+      <c r="C87" s="2" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="88" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A88" t="s">
+      <c r="A88" s="2" t="s">
         <v>259</v>
       </c>
-      <c r="B88" t="s">
+      <c r="B88" s="2" t="s">
         <v>260</v>
       </c>
-      <c r="C88" t="s">
+      <c r="C88" s="2" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="89" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A89" t="s">
+      <c r="A89" s="2" t="s">
         <v>262</v>
       </c>
-      <c r="B89" t="s">
+      <c r="B89" s="2" t="s">
         <v>263</v>
       </c>
-      <c r="C89" t="s">
+      <c r="C89" s="2" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="90" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A90" t="s">
+      <c r="A90" s="2" t="s">
         <v>265</v>
       </c>
-      <c r="B90" t="s">
+      <c r="B90" s="2" t="s">
         <v>266</v>
       </c>
-      <c r="C90" t="s">
+      <c r="C90" s="2" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="91" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A91" t="s">
+      <c r="A91" s="2" t="s">
         <v>268</v>
       </c>
-      <c r="B91" t="s">
+      <c r="B91" s="2" t="s">
         <v>269</v>
       </c>
-      <c r="C91" t="s">
+      <c r="C91" s="2" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="92" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A92" t="s">
+      <c r="A92" s="2" t="s">
         <v>271</v>
       </c>
-      <c r="B92" t="s">
+      <c r="B92" s="2" t="s">
         <v>272</v>
       </c>
-      <c r="C92" t="s">
+      <c r="C92" s="2" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="93" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A93" t="s">
+      <c r="A93" s="2" t="s">
         <v>274</v>
       </c>
-      <c r="B93" t="s">
+      <c r="B93" s="2" t="s">
         <v>275</v>
       </c>
-      <c r="C93" t="s">
+      <c r="C93" s="2" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="94" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A94" t="s">
+      <c r="A94" s="2" t="s">
         <v>277</v>
       </c>
-      <c r="B94" t="s">
+      <c r="B94" s="2" t="s">
         <v>278</v>
       </c>
-      <c r="C94" t="s">
+      <c r="C94" s="2" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="95" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A95" t="s">
+      <c r="A95" s="2" t="s">
         <v>280</v>
       </c>
-      <c r="B95" t="s">
+      <c r="B95" s="2" t="s">
         <v>281</v>
       </c>
-      <c r="C95" t="s">
+      <c r="C95" s="2" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="96" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A96" t="s">
+      <c r="A96" s="2" t="s">
         <v>283</v>
       </c>
-      <c r="B96" t="s">
+      <c r="B96" s="2" t="s">
         <v>284</v>
       </c>
-      <c r="C96" t="s">
+      <c r="C96" s="2" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A97" t="s">
+      <c r="A97" s="2" t="s">
         <v>286</v>
       </c>
-      <c r="B97" t="s">
+      <c r="B97" s="2" t="s">
         <v>287</v>
       </c>
-      <c r="C97" t="s">
+      <c r="C97" s="2" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="98" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A98" t="s">
+      <c r="A98" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B98" t="s">
+      <c r="B98" s="2" t="s">
         <v>290</v>
       </c>
-      <c r="C98" t="s">
+      <c r="C98" s="2" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="99" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A99" t="s">
+      <c r="A99" s="2" t="s">
         <v>292</v>
       </c>
-      <c r="B99" t="s">
+      <c r="B99" s="2" t="s">
         <v>293</v>
       </c>
-      <c r="C99" t="s">
+      <c r="C99" s="2" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="100" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A100" t="s">
+      <c r="A100" s="2" t="s">
         <v>295</v>
       </c>
-      <c r="B100" t="s">
+      <c r="B100" s="2" t="s">
         <v>296</v>
       </c>
-      <c r="C100" t="s">
+      <c r="C100" s="2" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="101" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A101" t="s">
+      <c r="A101" s="2" t="s">
         <v>298</v>
       </c>
-      <c r="B101" t="s">
+      <c r="B101" s="2" t="s">
         <v>299</v>
       </c>
-      <c r="C101" t="s">
+      <c r="C101" s="2" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="102" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A102" t="s">
+      <c r="A102" s="2" t="s">
         <v>301</v>
       </c>
-      <c r="B102" t="s">
+      <c r="B102" s="2" t="s">
         <v>302</v>
       </c>
-      <c r="C102" t="s">
+      <c r="C102" s="2" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="103" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A103" t="s">
+      <c r="A103" s="2" t="s">
         <v>304</v>
       </c>
-      <c r="B103" t="s">
+      <c r="B103" s="2" t="s">
         <v>305</v>
       </c>
-      <c r="C103" t="s">
+      <c r="C103" s="2" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="104" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A104" t="s">
+      <c r="A104" s="2" t="s">
         <v>307</v>
       </c>
-      <c r="B104" t="s">
+      <c r="B104" s="2" t="s">
         <v>308</v>
       </c>
-      <c r="C104" t="s">
+      <c r="C104" s="2" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="105" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A105" t="s">
+      <c r="A105" s="2" t="s">
         <v>310</v>
       </c>
-      <c r="B105" t="s">
+      <c r="B105" s="2" t="s">
         <v>311</v>
       </c>
-      <c r="C105" t="s">
+      <c r="C105" s="2" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="106" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A106" t="s">
+      <c r="A106" s="2" t="s">
         <v>313</v>
       </c>
-      <c r="B106" t="s">
+      <c r="B106" s="2" t="s">
         <v>314</v>
       </c>
-      <c r="C106" t="s">
+      <c r="C106" s="2" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="107" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A107" t="s">
+      <c r="A107" s="2" t="s">
         <v>316</v>
       </c>
-      <c r="B107" t="s">
+      <c r="B107" s="2" t="s">
         <v>317</v>
       </c>
-      <c r="C107" t="s">
+      <c r="C107" s="2" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="108" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A108" t="s">
+      <c r="A108" s="2" t="s">
         <v>319</v>
       </c>
-      <c r="B108" t="s">
+      <c r="B108" s="2" t="s">
         <v>320</v>
       </c>
-      <c r="C108" t="s">
+      <c r="C108" s="2" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="109" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A109" t="s">
+      <c r="A109" s="2" t="s">
         <v>322</v>
       </c>
-      <c r="B109" t="s">
+      <c r="B109" s="2" t="s">
         <v>323</v>
       </c>
-      <c r="C109" t="s">
+      <c r="C109" s="2" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="110" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A110" t="s">
+      <c r="A110" s="2" t="s">
         <v>325</v>
       </c>
-      <c r="B110" t="s">
+      <c r="B110" s="2" t="s">
         <v>326</v>
       </c>
-      <c r="C110" t="s">
+      <c r="C110" s="2" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="111" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A111" t="s">
+      <c r="A111" s="2" t="s">
         <v>328</v>
       </c>
-      <c r="B111" t="s">
+      <c r="B111" s="2" t="s">
         <v>329</v>
       </c>
-      <c r="C111" t="s">
+      <c r="C111" s="2" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="112" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A112" t="s">
+      <c r="A112" s="2" t="s">
         <v>331</v>
       </c>
-      <c r="B112" t="s">
+      <c r="B112" s="2" t="s">
         <v>332</v>
       </c>
-      <c r="C112" t="s">
+      <c r="C112" s="2" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="113" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A113" t="s">
+      <c r="A113" s="2" t="s">
         <v>334</v>
       </c>
-      <c r="B113" t="s">
+      <c r="B113" s="2" t="s">
         <v>335</v>
       </c>
-      <c r="C113" t="s">
+      <c r="C113" s="2" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="114" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A114" t="s">
+      <c r="A114" s="2" t="s">
         <v>337</v>
       </c>
-      <c r="B114" t="s">
+      <c r="B114" s="2" t="s">
         <v>338</v>
       </c>
-      <c r="C114" t="s">
+      <c r="C114" s="2" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="115" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A115" t="s">
+      <c r="A115" s="2" t="s">
         <v>340</v>
       </c>
-      <c r="B115" t="s">
+      <c r="B115" s="2" t="s">
         <v>341</v>
       </c>
-      <c r="C115" t="s">
+      <c r="C115" s="2" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="116" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A116" t="s">
+      <c r="A116" s="2" t="s">
         <v>343</v>
       </c>
-      <c r="B116" t="s">
+      <c r="B116" s="2" t="s">
         <v>344</v>
       </c>
-      <c r="C116" t="s">
+      <c r="C116" s="2" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="117" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A117" t="s">
+      <c r="A117" s="2" t="s">
         <v>346</v>
       </c>
-      <c r="B117" t="s">
+      <c r="B117" s="2" t="s">
         <v>347</v>
       </c>
-      <c r="C117" t="s">
+      <c r="C117" s="2" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="118" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A118" t="s">
+      <c r="A118" s="2" t="s">
         <v>349</v>
       </c>
-      <c r="B118" t="s">
+      <c r="B118" s="2" t="s">
         <v>347</v>
       </c>
-      <c r="C118" t="s">
+      <c r="C118" s="2" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="119" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A119" t="s">
+      <c r="A119" s="2" t="s">
         <v>351</v>
       </c>
-      <c r="B119" t="s">
+      <c r="B119" s="2" t="s">
         <v>186</v>
       </c>
-      <c r="C119" t="s">
+      <c r="C119" s="2" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="120" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A120" t="s">
+      <c r="A120" s="2" t="s">
         <v>353</v>
       </c>
-      <c r="B120" t="s">
+      <c r="B120" s="2" t="s">
         <v>354</v>
       </c>
-      <c r="C120" t="s">
+      <c r="C120" s="2" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="121" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A121" t="s">
+      <c r="A121" s="2" t="s">
         <v>356</v>
       </c>
-      <c r="B121" t="s">
+      <c r="B121" s="2" t="s">
         <v>357</v>
       </c>
-      <c r="C121" t="s">
+      <c r="C121" s="2" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="122" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A122" t="s">
+      <c r="A122" s="2" t="s">
         <v>359</v>
       </c>
-      <c r="B122" t="s">
+      <c r="B122" s="2" t="s">
         <v>360</v>
       </c>
-      <c r="C122" t="s">
+      <c r="C122" s="2" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="123" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A123" t="s">
+      <c r="A123" s="2" t="s">
         <v>362</v>
       </c>
-      <c r="B123" t="s">
+      <c r="B123" s="2" t="s">
         <v>363</v>
       </c>
-      <c r="C123" t="s">
+      <c r="C123" s="2" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="124" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A124" t="s">
+      <c r="A124" s="2" t="s">
         <v>365</v>
       </c>
-      <c r="B124" t="s">
+      <c r="B124" s="2" t="s">
         <v>366</v>
       </c>
-      <c r="C124" t="s">
+      <c r="C124" s="2" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="125" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A125" t="s">
+      <c r="A125" s="2" t="s">
         <v>368</v>
       </c>
-      <c r="B125" t="s">
+      <c r="B125" s="2" t="s">
         <v>369</v>
       </c>
-      <c r="C125" t="s">
+      <c r="C125" s="2" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="126" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A126" t="s">
+      <c r="A126" s="2" t="s">
         <v>371</v>
       </c>
-      <c r="B126" t="s">
+      <c r="B126" s="2" t="s">
         <v>372</v>
       </c>
-      <c r="C126" t="s">
+      <c r="C126" s="2" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="127" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A127" t="s">
+      <c r="A127" s="2" t="s">
         <v>374</v>
       </c>
-      <c r="B127" t="s">
+      <c r="B127" s="2" t="s">
         <v>375</v>
       </c>
-      <c r="C127" t="s">
+      <c r="C127" s="2" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="128" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A128" t="s">
+      <c r="A128" s="2" t="s">
         <v>377</v>
       </c>
-      <c r="B128" t="s">
+      <c r="B128" s="2" t="s">
         <v>378</v>
       </c>
-      <c r="C128" t="s">
+      <c r="C128" s="2" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="129" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A129" t="s">
+      <c r="A129" s="2" t="s">
         <v>380</v>
       </c>
-      <c r="B129" t="s">
+      <c r="B129" s="2" t="s">
         <v>381</v>
       </c>
-      <c r="C129" t="s">
+      <c r="C129" s="2" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="130" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A130" t="s">
+      <c r="A130" s="2" t="s">
         <v>383</v>
       </c>
-      <c r="B130" t="s">
+      <c r="B130" s="2" t="s">
         <v>384</v>
       </c>
-      <c r="C130" t="s">
+      <c r="C130" s="2" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="131" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A131" t="s">
+      <c r="A131" s="2" t="s">
         <v>386</v>
       </c>
-      <c r="B131" t="s">
+      <c r="B131" s="2" t="s">
         <v>387</v>
       </c>
-      <c r="C131" t="s">
+      <c r="C131" s="2" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="132" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A132" t="s">
+      <c r="A132" s="2" t="s">
         <v>389</v>
       </c>
-      <c r="B132" t="s">
+      <c r="B132" s="2" t="s">
         <v>390</v>
       </c>
-      <c r="C132" t="s">
+      <c r="C132" s="2" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="133" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A133" t="s">
+      <c r="A133" s="2" t="s">
         <v>392</v>
       </c>
-      <c r="B133" t="s">
+      <c r="B133" s="2" t="s">
         <v>393</v>
       </c>
-      <c r="C133" t="s">
+      <c r="C133" s="2" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="134" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A134" t="s">
+      <c r="A134" s="2" t="s">
         <v>395</v>
       </c>
-      <c r="B134" t="s">
+      <c r="B134" s="2" t="s">
         <v>396</v>
       </c>
-      <c r="C134" t="s">
+      <c r="C134" s="2" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="135" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A135" t="s">
+      <c r="A135" s="2" t="s">
         <v>398</v>
       </c>
-      <c r="B135" t="s">
+      <c r="B135" s="2" t="s">
         <v>399</v>
       </c>
-      <c r="C135" t="s">
+      <c r="C135" s="2" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="136" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A136" t="s">
+      <c r="A136" s="2" t="s">
         <v>401</v>
       </c>
-      <c r="B136" t="s">
+      <c r="B136" s="2" t="s">
         <v>402</v>
       </c>
-      <c r="C136" t="s">
+      <c r="C136" s="2" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="137" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A137" t="s">
+      <c r="A137" s="2" t="s">
         <v>404</v>
       </c>
-      <c r="B137" t="s">
+      <c r="B137" s="2" t="s">
         <v>405</v>
       </c>
-      <c r="C137" t="s">
+      <c r="C137" s="2" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="138" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A138" t="s">
+      <c r="A138" s="2" t="s">
         <v>407</v>
       </c>
-      <c r="B138" t="s">
+      <c r="B138" s="2" t="s">
         <v>408</v>
       </c>
-      <c r="C138" t="s">
+      <c r="C138" s="2" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="139" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A139" t="s">
+      <c r="A139" s="2" t="s">
         <v>410</v>
       </c>
-      <c r="B139" t="s">
+      <c r="B139" s="2" t="s">
         <v>411</v>
       </c>
-      <c r="C139" t="s">
+      <c r="C139" s="2" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="140" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A140" t="s">
+      <c r="A140" s="2" t="s">
         <v>413</v>
       </c>
-      <c r="B140" t="s">
+      <c r="B140" s="2" t="s">
         <v>414</v>
       </c>
-      <c r="C140" t="s">
+      <c r="C140" s="2" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="141" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A141" t="s">
+      <c r="A141" s="2" t="s">
         <v>416</v>
       </c>
-      <c r="B141" t="s">
+      <c r="B141" s="2" t="s">
         <v>417</v>
       </c>
-      <c r="C141" t="s">
+      <c r="C141" s="2" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="142" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A142" t="s">
+      <c r="A142" s="2" t="s">
         <v>419</v>
       </c>
-      <c r="B142" t="s">
+      <c r="B142" s="2" t="s">
         <v>420</v>
       </c>
-      <c r="C142" t="s">
+      <c r="C142" s="2" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="143" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A143" t="s">
+      <c r="A143" s="2" t="s">
         <v>419</v>
       </c>
-      <c r="B143" t="s">
+      <c r="B143" s="2" t="s">
         <v>422</v>
       </c>
-      <c r="C143" t="s">
+      <c r="C143" s="2" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="144" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A144" t="s">
+      <c r="A144" s="2" t="s">
         <v>424</v>
       </c>
-      <c r="B144" t="s">
+      <c r="B144" s="2" t="s">
         <v>425</v>
       </c>
-      <c r="C144" t="s">
+      <c r="C144" s="2" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="145" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A145" t="s">
+      <c r="A145" s="2" t="s">
         <v>427</v>
       </c>
-      <c r="B145" t="s">
+      <c r="B145" s="2" t="s">
         <v>428</v>
       </c>
-      <c r="C145" t="s">
+      <c r="C145" s="2" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="146" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A146" t="s">
+      <c r="A146" s="2" t="s">
         <v>430</v>
       </c>
-      <c r="B146" t="s">
+      <c r="B146" s="2" t="s">
         <v>431</v>
       </c>
-      <c r="C146" t="s">
+      <c r="C146" s="2" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="147" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A147" t="s">
+      <c r="A147" s="2" t="s">
         <v>433</v>
       </c>
-      <c r="B147" t="s">
+      <c r="B147" s="2" t="s">
         <v>434</v>
       </c>
-      <c r="C147" t="s">
+      <c r="C147" s="2" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="148" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A148" t="s">
+      <c r="A148" s="2" t="s">
         <v>436</v>
       </c>
-      <c r="B148" t="s">
+      <c r="B148" s="2" t="s">
         <v>437</v>
       </c>
-      <c r="C148" t="s">
+      <c r="C148" s="2" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="149" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A149" t="s">
+      <c r="A149" s="2" t="s">
         <v>439</v>
       </c>
-      <c r="B149" t="s">
+      <c r="B149" s="2" t="s">
         <v>440</v>
       </c>
-      <c r="C149" t="s">
+      <c r="C149" s="2" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="150" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A150" t="s">
+      <c r="A150" s="2" t="s">
         <v>442</v>
       </c>
-      <c r="B150" t="s">
+      <c r="B150" s="2" t="s">
         <v>443</v>
       </c>
-      <c r="C150" t="s">
+      <c r="C150" s="2" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="151" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A151" t="s">
+      <c r="A151" s="2" t="s">
         <v>445</v>
       </c>
-      <c r="B151" t="s">
+      <c r="B151" s="2" t="s">
         <v>446</v>
       </c>
-      <c r="C151" t="s">
+      <c r="C151" s="2" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="152" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A152" t="s">
+      <c r="A152" s="2" t="s">
         <v>448</v>
       </c>
-      <c r="B152" t="s">
+      <c r="B152" s="2" t="s">
         <v>449</v>
       </c>
-      <c r="C152" t="s">
+      <c r="C152" s="2" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="153" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A153" t="s">
+      <c r="A153" s="2" t="s">
         <v>451</v>
       </c>
-      <c r="B153" t="s">
+      <c r="B153" s="2" t="s">
         <v>452</v>
       </c>
-      <c r="C153" t="s">
+      <c r="C153" s="2" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="154" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A154" t="s">
+      <c r="A154" s="2" t="s">
         <v>454</v>
       </c>
-      <c r="B154" t="s">
+      <c r="B154" s="2" t="s">
         <v>455</v>
       </c>
-      <c r="C154" t="s">
+      <c r="C154" s="2" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="155" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A155" t="s">
+      <c r="A155" s="2" t="s">
         <v>457</v>
       </c>
-      <c r="B155" t="s">
+      <c r="B155" s="2" t="s">
         <v>458</v>
       </c>
-      <c r="C155" t="s">
+      <c r="C155" s="2" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="156" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A156" t="s">
+      <c r="A156" s="2" t="s">
         <v>460</v>
       </c>
-      <c r="B156" t="s">
+      <c r="B156" s="2" t="s">
         <v>461</v>
       </c>
-      <c r="C156" t="s">
+      <c r="C156" s="2" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="157" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A157" t="s">
+      <c r="A157" s="2" t="s">
         <v>463</v>
       </c>
-      <c r="B157" t="s">
+      <c r="B157" s="2" t="s">
         <v>464</v>
       </c>
-      <c r="C157" t="s">
+      <c r="C157" s="2" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="158" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A158" t="s">
+      <c r="A158" s="2" t="s">
         <v>466</v>
       </c>
-      <c r="B158" t="s">
+      <c r="B158" s="2" t="s">
         <v>467</v>
       </c>
-      <c r="C158" t="s">
+      <c r="C158" s="2" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="159" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A159" t="s">
+      <c r="A159" s="2" t="s">
         <v>469</v>
       </c>
-      <c r="B159" t="s">
+      <c r="B159" s="2" t="s">
         <v>470</v>
       </c>
-      <c r="C159" t="s">
+      <c r="C159" s="2" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="160" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A160" t="s">
+      <c r="A160" s="2" t="s">
         <v>472</v>
       </c>
-      <c r="B160" t="s">
+      <c r="B160" s="2" t="s">
         <v>473</v>
       </c>
-      <c r="C160" t="s">
+      <c r="C160" s="2" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="161" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A161" t="s">
+      <c r="A161" s="2" t="s">
         <v>475</v>
       </c>
-      <c r="B161" t="s">
+      <c r="B161" s="2" t="s">
         <v>476</v>
       </c>
-      <c r="C161" t="s">
+      <c r="C161" s="2" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="162" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A162" t="s">
+      <c r="A162" s="2" t="s">
         <v>478</v>
       </c>
-      <c r="B162" t="s">
+      <c r="B162" s="2" t="s">
         <v>479</v>
       </c>
-      <c r="C162" t="s">
+      <c r="C162" s="2" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="163" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A163" t="s">
+      <c r="A163" s="2" t="s">
         <v>481</v>
       </c>
-      <c r="B163" t="s">
+      <c r="B163" s="2" t="s">
         <v>482</v>
       </c>
-      <c r="C163" t="s">
+      <c r="C163" s="2" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="164" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A164" t="s">
+      <c r="A164" s="2" t="s">
         <v>484</v>
       </c>
-      <c r="B164" t="s">
+      <c r="B164" s="2" t="s">
         <v>485</v>
       </c>
-      <c r="C164" t="s">
+      <c r="C164" s="2" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="165" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A165" t="s">
+      <c r="A165" s="2" t="s">
         <v>487</v>
       </c>
-      <c r="B165" t="s">
+      <c r="B165" s="2" t="s">
         <v>488</v>
       </c>
-      <c r="C165" t="s">
+      <c r="C165" s="2" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="166" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A166" t="s">
+      <c r="A166" s="2" t="s">
         <v>490</v>
       </c>
-      <c r="B166" t="s">
+      <c r="B166" s="2" t="s">
         <v>491</v>
       </c>
-      <c r="C166" t="s">
+      <c r="C166" s="2" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="167" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A167" t="s">
+      <c r="A167" s="2" t="s">
         <v>493</v>
       </c>
-      <c r="B167" t="s">
+      <c r="B167" s="2" t="s">
         <v>494</v>
       </c>
-      <c r="C167" t="s">
+      <c r="C167" s="2" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="168" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A168" t="s">
+      <c r="A168" s="2" t="s">
         <v>496</v>
       </c>
-      <c r="B168" t="s">
+      <c r="B168" s="2" t="s">
         <v>497</v>
       </c>
-      <c r="C168" t="s">
+      <c r="C168" s="2" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="169" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A169" t="s">
+      <c r="A169" s="2" t="s">
         <v>499</v>
       </c>
-      <c r="B169" t="s">
+      <c r="B169" s="2" t="s">
         <v>500</v>
       </c>
-      <c r="C169" t="s">
+      <c r="C169" s="2" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="170" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A170" t="s">
+      <c r="A170" s="2" t="s">
         <v>499</v>
       </c>
-      <c r="B170" t="s">
+      <c r="B170" s="2" t="s">
         <v>502</v>
       </c>
-      <c r="C170" t="s">
+      <c r="C170" s="2" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="171" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A171" t="s">
+      <c r="A171" s="2" t="s">
         <v>504</v>
       </c>
-      <c r="B171" t="s">
+      <c r="B171" s="2" t="s">
         <v>505</v>
       </c>
-      <c r="C171" t="s">
+      <c r="C171" s="2" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="172" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A172" t="s">
+      <c r="A172" s="2" t="s">
         <v>507</v>
       </c>
-      <c r="B172" t="s">
+      <c r="B172" s="2" t="s">
         <v>508</v>
       </c>
-      <c r="C172" t="s">
+      <c r="C172" s="2" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="173" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A173" t="s">
+      <c r="A173" s="2" t="s">
         <v>510</v>
       </c>
-      <c r="B173" t="s">
+      <c r="B173" s="2" t="s">
         <v>511</v>
       </c>
-      <c r="C173" t="s">
+      <c r="C173" s="2" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="174" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A174" t="s">
+      <c r="A174" s="2" t="s">
         <v>513</v>
       </c>
-      <c r="B174" t="s">
+      <c r="B174" s="2" t="s">
         <v>514</v>
       </c>
-      <c r="C174" t="s">
+      <c r="C174" s="2" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="175" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A175" t="s">
+      <c r="A175" s="2" t="s">
         <v>516</v>
       </c>
-      <c r="B175" t="s">
+      <c r="B175" s="2" t="s">
         <v>517</v>
       </c>
-      <c r="C175" t="s">
+      <c r="C175" s="2" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="176" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A176" t="s">
+      <c r="A176" s="2" t="s">
         <v>519</v>
       </c>
-      <c r="B176" t="s">
+      <c r="B176" s="2" t="s">
         <v>520</v>
       </c>
-      <c r="C176" t="s">
+      <c r="C176" s="2" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="177" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A177" t="s">
+      <c r="A177" s="2" t="s">
         <v>522</v>
       </c>
-      <c r="B177" t="s">
+      <c r="B177" s="2" t="s">
         <v>523</v>
       </c>
-      <c r="C177" t="s">
+      <c r="C177" s="2" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="178" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A178" t="s">
+      <c r="A178" s="2" t="s">
         <v>525</v>
       </c>
-      <c r="B178" t="s">
+      <c r="B178" s="2" t="s">
         <v>526</v>
       </c>
-      <c r="C178" t="s">
+      <c r="C178" s="2" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="179" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A179" t="s">
+      <c r="A179" s="2" t="s">
         <v>528</v>
       </c>
-      <c r="B179" t="s">
+      <c r="B179" s="2" t="s">
         <v>526</v>
       </c>
-      <c r="C179" t="s">
+      <c r="C179" s="2" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="180" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A180" t="s">
+      <c r="A180" s="2" t="s">
         <v>530</v>
       </c>
-      <c r="B180" t="s">
+      <c r="B180" s="2" t="s">
         <v>531</v>
       </c>
-      <c r="C180" t="s">
+      <c r="C180" s="2" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="181" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A181" t="s">
+      <c r="A181" s="2" t="s">
         <v>533</v>
       </c>
-      <c r="B181" t="s">
+      <c r="B181" s="2" t="s">
         <v>534</v>
       </c>
-      <c r="C181" t="s">
+      <c r="C181" s="2" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="182" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A182" t="s">
+      <c r="A182" s="2" t="s">
         <v>536</v>
       </c>
-      <c r="B182" t="s">
+      <c r="B182" s="2" t="s">
         <v>537</v>
       </c>
-      <c r="C182" t="s">
+      <c r="C182" s="2" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="183" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A183" t="s">
+      <c r="A183" s="2" t="s">
         <v>539</v>
       </c>
-      <c r="B183" t="s">
+      <c r="B183" s="2" t="s">
         <v>540</v>
       </c>
-      <c r="C183" t="s">
+      <c r="C183" s="2" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="184" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A184" t="s">
+      <c r="A184" s="2" t="s">
         <v>542</v>
       </c>
-      <c r="B184" t="s">
+      <c r="B184" s="2" t="s">
         <v>543</v>
       </c>
-      <c r="C184" t="s">
+      <c r="C184" s="2" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="185" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A185" t="s">
+      <c r="A185" s="2" t="s">
         <v>545</v>
       </c>
-      <c r="B185" t="s">
+      <c r="B185" s="2" t="s">
         <v>546</v>
       </c>
-      <c r="C185" t="s">
+      <c r="C185" s="2" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="186" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A186" t="s">
+      <c r="A186" s="2" t="s">
         <v>548</v>
       </c>
-      <c r="B186" t="s">
+      <c r="B186" s="2" t="s">
         <v>549</v>
       </c>
-      <c r="C186" t="s">
+      <c r="C186" s="2" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="187" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A187" t="s">
+      <c r="A187" s="2" t="s">
         <v>551</v>
       </c>
-      <c r="B187" t="s">
+      <c r="B187" s="2" t="s">
         <v>552</v>
       </c>
-      <c r="C187" t="s">
+      <c r="C187" s="2" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="188" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A188" t="s">
+      <c r="A188" s="2" t="s">
         <v>554</v>
       </c>
-      <c r="B188" t="s">
+      <c r="B188" s="2" t="s">
         <v>555</v>
       </c>
-      <c r="C188" t="s">
+      <c r="C188" s="2" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="189" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A189" t="s">
+      <c r="A189" s="2" t="s">
         <v>557</v>
       </c>
-      <c r="B189" t="s">
+      <c r="B189" s="2" t="s">
         <v>558</v>
       </c>
-      <c r="C189" t="s">
+      <c r="C189" s="2" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="190" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A190" t="s">
+      <c r="A190" s="2" t="s">
         <v>560</v>
       </c>
-      <c r="B190" t="s">
+      <c r="B190" s="2" t="s">
         <v>561</v>
       </c>
-      <c r="C190" t="s">
+      <c r="C190" s="2" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="191" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A191" t="s">
+      <c r="A191" s="2" t="s">
         <v>563</v>
       </c>
-      <c r="B191" t="s">
+      <c r="B191" s="2" t="s">
         <v>564</v>
       </c>
-      <c r="C191" t="s">
+      <c r="C191" s="2" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="192" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A192" t="s">
+      <c r="A192" s="2" t="s">
         <v>566</v>
       </c>
-      <c r="B192" t="s">
+      <c r="B192" s="2" t="s">
         <v>567</v>
       </c>
-      <c r="C192" t="s">
+      <c r="C192" s="2" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="193" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A193" t="s">
+      <c r="A193" s="2" t="s">
         <v>569</v>
       </c>
-      <c r="B193" t="s">
+      <c r="B193" s="2" t="s">
         <v>570</v>
       </c>
-      <c r="C193" t="s">
+      <c r="C193" s="2" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="194" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A194" t="s">
+      <c r="A194" s="2" t="s">
         <v>572</v>
       </c>
-      <c r="B194" t="s">
+      <c r="B194" s="2" t="s">
         <v>573</v>
       </c>
-      <c r="C194" t="s">
+      <c r="C194" s="2" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="195" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A195" t="s">
+      <c r="A195" s="2" t="s">
         <v>575</v>
       </c>
-      <c r="B195" t="s">
+      <c r="B195" s="2" t="s">
         <v>576</v>
       </c>
-      <c r="C195" t="s">
+      <c r="C195" s="2" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="196" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A196" t="s">
+      <c r="A196" s="2" t="s">
         <v>578</v>
       </c>
-      <c r="B196" t="s">
+      <c r="B196" s="2" t="s">
         <v>579</v>
       </c>
-      <c r="C196" t="s">
+      <c r="C196" s="2" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="197" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A197" t="s">
+      <c r="A197" s="2" t="s">
         <v>581</v>
       </c>
-      <c r="B197" t="s">
+      <c r="B197" s="2" t="s">
         <v>582</v>
       </c>
-      <c r="C197" t="s">
+      <c r="C197" s="2" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="198" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A198" t="s">
+      <c r="A198" s="2" t="s">
         <v>584</v>
       </c>
-      <c r="B198" t="s">
+      <c r="B198" s="2" t="s">
         <v>585</v>
       </c>
-      <c r="C198" t="s">
+      <c r="C198" s="2" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="199" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A199" t="s">
+      <c r="A199" s="2" t="s">
         <v>587</v>
       </c>
-      <c r="B199" t="s">
+      <c r="B199" s="2" t="s">
         <v>588</v>
       </c>
-      <c r="C199" t="s">
+      <c r="C199" s="2" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="200" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A200" t="s">
+      <c r="A200" s="2" t="s">
         <v>590</v>
       </c>
-      <c r="B200" t="s">
+      <c r="B200" s="2" t="s">
         <v>591</v>
       </c>
-      <c r="C200" t="s">
+      <c r="C200" s="2" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="201" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A201" t="s">
+      <c r="A201" s="2" t="s">
         <v>593</v>
       </c>
-      <c r="B201" t="s">
+      <c r="B201" s="2" t="s">
         <v>594</v>
       </c>
-      <c r="C201" t="s">
+      <c r="C201" s="2" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="202" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A202" t="s">
+      <c r="A202" s="2" t="s">
         <v>596</v>
       </c>
-      <c r="B202" t="s">
+      <c r="B202" s="2" t="s">
         <v>597</v>
       </c>
-      <c r="C202" t="s">
+      <c r="C202" s="2" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="203" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A203" t="s">
+      <c r="A203" s="2" t="s">
         <v>599</v>
       </c>
-      <c r="B203" t="s">
+      <c r="B203" s="2" t="s">
         <v>600</v>
       </c>
-      <c r="C203" t="s">
+      <c r="C203" s="2" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="204" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A204" t="s">
+      <c r="A204" s="2" t="s">
         <v>602</v>
       </c>
-      <c r="B204" t="s">
+      <c r="B204" s="2" t="s">
         <v>603</v>
       </c>
-      <c r="C204" t="s">
+      <c r="C204" s="2" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="205" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A205" t="s">
+      <c r="A205" s="2" t="s">
         <v>605</v>
       </c>
-      <c r="B205" t="s">
+      <c r="B205" s="2" t="s">
         <v>606</v>
       </c>
-      <c r="C205" t="s">
+      <c r="C205" s="2" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="206" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A206" t="s">
+      <c r="A206" s="2" t="s">
         <v>608</v>
       </c>
-      <c r="B206" t="s">
+      <c r="B206" s="2" t="s">
         <v>609</v>
       </c>
-      <c r="C206" t="s">
+      <c r="C206" s="2" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="207" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A207" t="s">
+      <c r="A207" s="2" t="s">
         <v>611</v>
       </c>
-      <c r="B207" t="s">
+      <c r="B207" s="2" t="s">
         <v>612</v>
       </c>
-      <c r="C207" t="s">
+      <c r="C207" s="2" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="208" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A208" t="s">
+      <c r="A208" s="2" t="s">
         <v>614</v>
       </c>
-      <c r="B208" t="s">
+      <c r="B208" s="2" t="s">
         <v>615</v>
       </c>
-      <c r="C208" t="s">
+      <c r="C208" s="2" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="209" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A209" t="s">
+      <c r="A209" s="2" t="s">
         <v>617</v>
       </c>
-      <c r="B209" t="s">
+      <c r="B209" s="2" t="s">
         <v>618</v>
       </c>
-      <c r="C209" t="s">
+      <c r="C209" s="2" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="210" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A210" t="s">
+      <c r="A210" s="2" t="s">
         <v>620</v>
       </c>
-      <c r="B210" t="s">
+      <c r="B210" s="2" t="s">
         <v>621</v>
       </c>
-      <c r="C210" t="s">
+      <c r="C210" s="2" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="211" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A211" t="s">
+      <c r="A211" s="2" t="s">
         <v>623</v>
       </c>
-      <c r="B211" t="s">
+      <c r="B211" s="2" t="s">
         <v>624</v>
       </c>
-      <c r="C211" t="s">
+      <c r="C211" s="2" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="212" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A212" t="s">
+      <c r="A212" s="2" t="s">
         <v>626</v>
       </c>
-      <c r="B212" t="s">
+      <c r="B212" s="2" t="s">
         <v>627</v>
       </c>
-      <c r="C212" t="s">
+      <c r="C212" s="2" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="213" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A213" t="s">
+      <c r="A213" s="2" t="s">
         <v>629</v>
       </c>
-      <c r="B213" t="s">
+      <c r="B213" s="2" t="s">
         <v>630</v>
       </c>
-      <c r="C213" t="s">
+      <c r="C213" s="2" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="214" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A214" t="s">
+      <c r="A214" s="2" t="s">
         <v>632</v>
       </c>
-      <c r="B214" t="s">
+      <c r="B214" s="2" t="s">
         <v>633</v>
       </c>
-      <c r="C214" t="s">
+      <c r="C214" s="2" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="215" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A215" t="s">
+      <c r="A215" s="2" t="s">
         <v>635</v>
       </c>
-      <c r="B215" t="s">
+      <c r="B215" s="2" t="s">
         <v>636</v>
       </c>
-      <c r="C215" t="s">
+      <c r="C215" s="2" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="216" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A216" t="s">
+      <c r="A216" s="2" t="s">
         <v>638</v>
       </c>
-      <c r="B216" t="s">
+      <c r="B216" s="2" t="s">
         <v>639</v>
       </c>
-      <c r="C216" t="s">
+      <c r="C216" s="2" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="217" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A217" t="s">
+      <c r="A217" s="2" t="s">
         <v>641</v>
       </c>
-      <c r="B217" t="s">
+      <c r="B217" s="2" t="s">
         <v>642</v>
       </c>
-      <c r="C217" t="s">
+      <c r="C217" s="2" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="218" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A218" t="s">
+      <c r="A218" s="2" t="s">
         <v>644</v>
       </c>
-      <c r="B218" t="s">
+      <c r="B218" s="2" t="s">
         <v>645</v>
       </c>
-      <c r="C218" t="s">
+      <c r="C218" s="2" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="219" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A219" t="s">
+      <c r="A219" s="2" t="s">
         <v>647</v>
       </c>
-      <c r="B219" t="s">
+      <c r="B219" s="2" t="s">
         <v>648</v>
       </c>
-      <c r="C219" t="s">
+      <c r="C219" s="2" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="220" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A220" t="s">
+      <c r="A220" s="2" t="s">
         <v>650</v>
       </c>
-      <c r="B220" t="s">
+      <c r="B220" s="2" t="s">
         <v>651</v>
       </c>
-      <c r="C220" t="s">
+      <c r="C220" s="2" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="221" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A221" t="s">
+      <c r="A221" s="2" t="s">
         <v>653</v>
       </c>
-      <c r="B221" t="s">
+      <c r="B221" s="2" t="s">
         <v>654</v>
       </c>
-      <c r="C221" t="s">
+      <c r="C221" s="2" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="222" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A222" t="s">
+      <c r="A222" s="2" t="s">
         <v>656</v>
       </c>
-      <c r="B222" t="s">
+      <c r="B222" s="2" t="s">
         <v>657</v>
       </c>
-      <c r="C222" t="s">
+      <c r="C222" s="2" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="223" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A223" t="s">
+      <c r="A223" s="2" t="s">
         <v>659</v>
       </c>
-      <c r="B223" t="s">
+      <c r="B223" s="2" t="s">
         <v>660</v>
       </c>
-      <c r="C223" t="s">
+      <c r="C223" s="2" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="224" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A224" t="s">
+      <c r="A224" s="2" t="s">
         <v>662</v>
       </c>
-      <c r="B224" t="s">
+      <c r="B224" s="2" t="s">
         <v>663</v>
       </c>
-      <c r="C224" t="s">
+      <c r="C224" s="2" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="225" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A225" t="s">
+      <c r="A225" s="2" t="s">
         <v>665</v>
       </c>
-      <c r="B225" t="s">
+      <c r="B225" s="2" t="s">
         <v>666</v>
       </c>
-      <c r="C225" t="s">
+      <c r="C225" s="2" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="226" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A226" t="s">
+      <c r="A226" s="2" t="s">
         <v>668</v>
       </c>
-      <c r="B226" t="s">
+      <c r="B226" s="2" t="s">
         <v>669</v>
       </c>
-      <c r="C226" t="s">
+      <c r="C226" s="2" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="227" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A227" t="s">
+      <c r="A227" s="2" t="s">
         <v>671</v>
       </c>
-      <c r="B227" t="s">
+      <c r="B227" s="2" t="s">
         <v>672</v>
       </c>
-      <c r="C227" t="s">
+      <c r="C227" s="2" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="228" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A228" t="s">
+      <c r="A228" s="2" t="s">
         <v>674</v>
       </c>
-      <c r="B228" t="s">
+      <c r="B228" s="2" t="s">
         <v>675</v>
       </c>
-      <c r="C228" t="s">
+      <c r="C228" s="2" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="229" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A229" t="s">
+      <c r="A229" s="2" t="s">
         <v>677</v>
       </c>
-      <c r="B229" t="s">
+      <c r="B229" s="2" t="s">
         <v>678</v>
       </c>
-      <c r="C229" t="s">
+      <c r="C229" s="2" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="230" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A230" t="s">
+      <c r="A230" s="2" t="s">
         <v>680</v>
       </c>
-      <c r="B230" t="s">
+      <c r="B230" s="2" t="s">
         <v>681</v>
       </c>
-      <c r="C230" t="s">
+      <c r="C230" s="2" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="231" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A231" t="s">
+      <c r="A231" s="2" t="s">
         <v>683</v>
       </c>
-      <c r="B231" t="s">
+      <c r="B231" s="2" t="s">
         <v>684</v>
       </c>
-      <c r="C231" t="s">
+      <c r="C231" s="2" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="232" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A232" t="s">
+      <c r="A232" s="2" t="s">
         <v>686</v>
       </c>
-      <c r="B232" t="s">
+      <c r="B232" s="2" t="s">
         <v>687</v>
       </c>
-      <c r="C232" t="s">
+      <c r="C232" s="2" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="233" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A233" t="s">
+      <c r="A233" s="2" t="s">
         <v>689</v>
       </c>
-      <c r="B233" t="s">
+      <c r="B233" s="2" t="s">
         <v>690</v>
       </c>
-      <c r="C233" t="s">
+      <c r="C233" s="2" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="234" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A234" t="s">
+      <c r="A234" s="2" t="s">
         <v>692</v>
       </c>
-      <c r="B234" t="s">
+      <c r="B234" s="2" t="s">
         <v>693</v>
       </c>
-      <c r="C234" t="s">
+      <c r="C234" s="2" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="235" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A235" t="s">
+      <c r="A235" s="2" t="s">
         <v>695</v>
       </c>
-      <c r="B235" t="s">
+      <c r="B235" s="2" t="s">
         <v>696</v>
       </c>
-      <c r="C235" t="s">
+      <c r="C235" s="2" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="236" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A236" t="s">
+      <c r="A236" s="2" t="s">
         <v>698</v>
       </c>
-      <c r="B236" t="s">
+      <c r="B236" s="2" t="s">
         <v>699</v>
       </c>
-      <c r="C236" t="s">
+      <c r="C236" s="2" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="237" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A237" t="s">
+      <c r="A237" s="2" t="s">
         <v>701</v>
       </c>
-      <c r="B237" t="s">
+      <c r="B237" s="2" t="s">
         <v>702</v>
       </c>
-      <c r="C237" t="s">
+      <c r="C237" s="2" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="238" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A238" t="s">
+      <c r="A238" s="2" t="s">
         <v>704</v>
       </c>
-      <c r="B238" t="s">
+      <c r="B238" s="2" t="s">
         <v>705</v>
       </c>
-      <c r="C238" t="s">
+      <c r="C238" s="2" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="239" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A239" t="s">
+      <c r="A239" s="2" t="s">
         <v>707</v>
       </c>
-      <c r="B239" t="s">
+      <c r="B239" s="2" t="s">
         <v>708</v>
       </c>
-      <c r="C239" t="s">
+      <c r="C239" s="2" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="240" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A240" t="s">
+      <c r="A240" s="2" t="s">
         <v>710</v>
       </c>
-      <c r="B240" t="s">
+      <c r="B240" s="2" t="s">
         <v>711</v>
       </c>
-      <c r="C240" t="s">
+      <c r="C240" s="2" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="241" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A241" t="s">
+      <c r="A241" s="2" t="s">
         <v>713</v>
       </c>
-      <c r="B241" t="s">
+      <c r="B241" s="2" t="s">
         <v>714</v>
       </c>
-      <c r="C241" t="s">
+      <c r="C241" s="2" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="242" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A242" t="s">
+      <c r="A242" s="2" t="s">
         <v>716</v>
       </c>
-      <c r="B242" t="s">
+      <c r="B242" s="2" t="s">
         <v>717</v>
       </c>
-      <c r="C242" t="s">
+      <c r="C242" s="2" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="243" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A243" t="s">
+      <c r="A243" s="2" t="s">
         <v>719</v>
       </c>
-      <c r="B243" t="s">
+      <c r="B243" s="2" t="s">
         <v>720</v>
       </c>
-      <c r="C243" t="s">
+      <c r="C243" s="2" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="244" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A244" t="s">
+      <c r="A244" s="2" t="s">
         <v>722</v>
       </c>
-      <c r="B244" t="s">
+      <c r="B244" s="2" t="s">
         <v>723</v>
       </c>
-      <c r="C244" t="s">
+      <c r="C244" s="2" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="245" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A245" t="s">
+      <c r="A245" s="2" t="s">
         <v>725</v>
       </c>
-      <c r="B245" t="s">
+      <c r="B245" s="2" t="s">
         <v>726</v>
       </c>
-      <c r="C245" t="s">
+      <c r="C245" s="2" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="246" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A246" t="s">
+      <c r="A246" s="2" t="s">
         <v>728</v>
       </c>
-      <c r="B246" t="s">
+      <c r="B246" s="2" t="s">
         <v>729</v>
       </c>
-      <c r="C246" t="s">
+      <c r="C246" s="2" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="247" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A247" t="s">
+      <c r="A247" s="2" t="s">
         <v>728</v>
       </c>
-      <c r="B247" t="s">
+      <c r="B247" s="2" t="s">
         <v>731</v>
       </c>
-      <c r="C247" t="s">
+      <c r="C247" s="2" t="s">
         <v>732</v>
       </c>
     </row>
     <row r="248" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A248" t="s">
+      <c r="A248" s="2" t="s">
         <v>733</v>
       </c>
-      <c r="B248" t="s">
+      <c r="B248" s="2" t="s">
         <v>734</v>
       </c>
-      <c r="C248" t="s">
+      <c r="C248" s="2" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="249" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A249" t="s">
+      <c r="A249" s="2" t="s">
         <v>736</v>
       </c>
-      <c r="B249" t="s">
+      <c r="B249" s="2" t="s">
         <v>737</v>
       </c>
-      <c r="C249" t="s">
+      <c r="C249" s="2" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="250" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A250" t="s">
+      <c r="A250" s="2" t="s">
         <v>739</v>
       </c>
-      <c r="B250" t="s">
+      <c r="B250" s="2" t="s">
         <v>740</v>
       </c>
-      <c r="C250" t="s">
+      <c r="C250" s="2" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="251" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A251" t="s">
+      <c r="A251" s="2" t="s">
         <v>742</v>
       </c>
-      <c r="B251" t="s">
+      <c r="B251" s="2" t="s">
         <v>743</v>
       </c>
-      <c r="C251" t="s">
+      <c r="C251" s="2" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="252" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A252" t="s">
+      <c r="A252" s="2" t="s">
         <v>745</v>
       </c>
-      <c r="B252" t="s">
+      <c r="B252" s="2" t="s">
         <v>746</v>
       </c>
-      <c r="C252" t="s">
+      <c r="C252" s="2" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="253" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A253" t="s">
+      <c r="A253" s="2" t="s">
         <v>748</v>
       </c>
-      <c r="B253" t="s">
+      <c r="B253" s="2" t="s">
         <v>749</v>
       </c>
-      <c r="C253" t="s">
+      <c r="C253" s="2" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="254" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A254" t="s">
+      <c r="A254" s="2" t="s">
         <v>751</v>
       </c>
-      <c r="B254" t="s">
+      <c r="B254" s="2" t="s">
         <v>752</v>
       </c>
-      <c r="C254" t="s">
+      <c r="C254" s="2" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="255" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A255" t="s">
+      <c r="A255" s="2" t="s">
         <v>754</v>
       </c>
-      <c r="B255" t="s">
+      <c r="B255" s="2" t="s">
         <v>755</v>
       </c>
-      <c r="C255" t="s">
+      <c r="C255" s="2" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="256" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A256" t="s">
+      <c r="A256" s="2" t="s">
         <v>757</v>
       </c>
-      <c r="B256" t="s">
+      <c r="B256" s="2" t="s">
         <v>758</v>
       </c>
-      <c r="C256" t="s">
+      <c r="C256" s="2" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="257" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A257" t="s">
+      <c r="A257" s="2" t="s">
         <v>760</v>
       </c>
-      <c r="B257" t="s">
+      <c r="B257" s="2" t="s">
         <v>761</v>
       </c>
-      <c r="C257" t="s">
+      <c r="C257" s="2" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="258" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A258" t="s">
+      <c r="A258" s="2" t="s">
         <v>763</v>
       </c>
-      <c r="B258" t="s">
+      <c r="B258" s="2" t="s">
         <v>764</v>
       </c>
-      <c r="C258" t="s">
+      <c r="C258" s="2" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="259" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A259" t="s">
+      <c r="A259" s="2" t="s">
         <v>766</v>
       </c>
-      <c r="B259" t="s">
+      <c r="B259" s="2" t="s">
         <v>767</v>
       </c>
-      <c r="C259" t="s">
+      <c r="C259" s="2" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="260" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A260" t="s">
+      <c r="A260" s="2" t="s">
         <v>769</v>
       </c>
-      <c r="B260" t="s">
+      <c r="B260" s="2" t="s">
         <v>770</v>
       </c>
-      <c r="C260" t="s">
+      <c r="C260" s="2" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="261" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A261" t="s">
+      <c r="A261" s="2" t="s">
         <v>772</v>
       </c>
-      <c r="B261" t="s">
+      <c r="B261" s="2" t="s">
         <v>773</v>
       </c>
-      <c r="C261" t="s">
+      <c r="C261" s="2" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="262" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A262" t="s">
+      <c r="A262" s="2" t="s">
         <v>775</v>
       </c>
-      <c r="B262" t="s">
+      <c r="B262" s="2" t="s">
         <v>776</v>
       </c>
-      <c r="C262" t="s">
+      <c r="C262" s="2" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="263" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A263" t="s">
+      <c r="A263" s="2" t="s">
         <v>778</v>
       </c>
-      <c r="B263" t="s">
+      <c r="B263" s="2" t="s">
         <v>779</v>
       </c>
-      <c r="C263" t="s">
+      <c r="C263" s="2" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="264" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A264" t="s">
+      <c r="A264" s="2" t="s">
         <v>781</v>
       </c>
-      <c r="B264" t="s">
+      <c r="B264" s="2" t="s">
         <v>782</v>
       </c>
-      <c r="C264" t="s">
+      <c r="C264" s="2" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="265" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A265" t="s">
+      <c r="A265" s="2" t="s">
         <v>784</v>
       </c>
-      <c r="B265" t="s">
+      <c r="B265" s="2" t="s">
         <v>785</v>
       </c>
-      <c r="C265" t="s">
+      <c r="C265" s="2" t="s">
         <v>786</v>
       </c>
     </row>
     <row r="266" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A266" t="s">
+      <c r="A266" s="2" t="s">
         <v>787</v>
       </c>
-      <c r="B266" t="s">
+      <c r="B266" s="2" t="s">
         <v>788</v>
       </c>
-      <c r="C266" t="s">
+      <c r="C266" s="2" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="267" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A267" t="s">
+      <c r="A267" s="2" t="s">
         <v>790</v>
       </c>
-      <c r="B267" t="s">
+      <c r="B267" s="2" t="s">
         <v>791</v>
       </c>
-      <c r="C267" t="s">
+      <c r="C267" s="2" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="268" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A268" t="s">
+      <c r="A268" s="2" t="s">
         <v>793</v>
       </c>
-      <c r="B268" t="s">
+      <c r="B268" s="2" t="s">
         <v>794</v>
       </c>
-      <c r="C268" t="s">
+      <c r="C268" s="2" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="269" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A269" t="s">
+      <c r="A269" s="2" t="s">
         <v>796</v>
       </c>
-      <c r="B269" t="s">
+      <c r="B269" s="2" t="s">
         <v>797</v>
       </c>
-      <c r="C269" t="s">
+      <c r="C269" s="2" t="s">
         <v>798</v>
       </c>
     </row>
     <row r="270" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A270" t="s">
+      <c r="A270" s="2" t="s">
         <v>799</v>
       </c>
-      <c r="B270" t="s">
+      <c r="B270" s="2" t="s">
         <v>800</v>
       </c>
-      <c r="C270" t="s">
+      <c r="C270" s="2" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="271" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A271" t="s">
+      <c r="A271" s="2" t="s">
         <v>802</v>
       </c>
-      <c r="B271" t="s">
+      <c r="B271" s="2" t="s">
         <v>803</v>
       </c>
-      <c r="C271" t="s">
+      <c r="C271" s="2" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="272" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A272" t="s">
+      <c r="A272" s="2" t="s">
         <v>805</v>
       </c>
-      <c r="B272" t="s">
+      <c r="B272" s="2" t="s">
         <v>806</v>
       </c>
-      <c r="C272" t="s">
+      <c r="C272" s="2" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="273" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A273" t="s">
+      <c r="A273" s="2" t="s">
         <v>808</v>
       </c>
-      <c r="B273" t="s">
+      <c r="B273" s="2" t="s">
         <v>809</v>
       </c>
-      <c r="C273" t="s">
+      <c r="C273" s="2" t="s">
         <v>810</v>
       </c>
     </row>
     <row r="274" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A274" t="s">
+      <c r="A274" s="2" t="s">
         <v>811</v>
       </c>
-      <c r="B274" t="s">
+      <c r="B274" s="2" t="s">
         <v>812</v>
       </c>
-      <c r="C274" t="s">
+      <c r="C274" s="2" t="s">
         <v>813</v>
       </c>
     </row>
     <row r="275" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A275" t="s">
+      <c r="A275" s="2" t="s">
         <v>814</v>
       </c>
-      <c r="B275" t="s">
+      <c r="B275" s="2" t="s">
         <v>815</v>
       </c>
-      <c r="C275" t="s">
+      <c r="C275" s="2" t="s">
         <v>816</v>
       </c>
     </row>
     <row r="276" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A276" t="s">
+      <c r="A276" s="2" t="s">
         <v>817</v>
       </c>
-      <c r="B276" t="s">
+      <c r="B276" s="2" t="s">
         <v>818</v>
       </c>
-      <c r="C276" t="s">
+      <c r="C276" s="2" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="277" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A277" t="s">
+      <c r="A277" s="2" t="s">
         <v>820</v>
       </c>
-      <c r="B277" t="s">
+      <c r="B277" s="2" t="s">
         <v>821</v>
       </c>
-      <c r="C277" t="s">
+      <c r="C277" s="2" t="s">
         <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A278" t="s">
+      <c r="A278" s="2" t="s">
         <v>823</v>
       </c>
-      <c r="B278" t="s">
+      <c r="B278" s="2" t="s">
         <v>824</v>
       </c>
-      <c r="C278" t="s">
+      <c r="C278" s="2" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="279" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A279" t="s">
+      <c r="A279" s="2" t="s">
         <v>826</v>
       </c>
-      <c r="B279" t="s">
+      <c r="B279" s="2" t="s">
         <v>827</v>
       </c>
-      <c r="C279" t="s">
+      <c r="C279" s="2" t="s">
         <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A280" t="s">
+      <c r="A280" s="2" t="s">
         <v>829</v>
       </c>
-      <c r="B280" t="s">
+      <c r="B280" s="2" t="s">
         <v>830</v>
       </c>
-      <c r="C280" t="s">
+      <c r="C280" s="2" t="s">
         <v>831</v>
       </c>
     </row>
     <row r="281" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A281" t="s">
+      <c r="A281" s="2" t="s">
         <v>832</v>
       </c>
-      <c r="B281" t="s">
+      <c r="B281" s="2" t="s">
         <v>833</v>
       </c>
-      <c r="C281" t="s">
+      <c r="C281" s="2" t="s">
         <v>834</v>
       </c>
     </row>
     <row r="282" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A282" t="s">
+      <c r="A282" s="2" t="s">
         <v>835</v>
       </c>
-      <c r="B282" t="s">
+      <c r="B282" s="2" t="s">
         <v>836</v>
       </c>
-      <c r="C282" t="s">
+      <c r="C282" s="2" t="s">
         <v>837</v>
       </c>
     </row>
     <row r="283" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A283" t="s">
+      <c r="A283" s="2" t="s">
         <v>838</v>
       </c>
-      <c r="B283" t="s">
+      <c r="B283" s="2" t="s">
         <v>839</v>
       </c>
-      <c r="C283" t="s">
+      <c r="C283" s="2" t="s">
         <v>840</v>
       </c>
     </row>
     <row r="284" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A284" t="s">
+      <c r="A284" s="2" t="s">
         <v>841</v>
       </c>
-      <c r="B284" t="s">
+      <c r="B284" s="2" t="s">
         <v>842</v>
       </c>
-      <c r="C284" t="s">
+      <c r="C284" s="2" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="285" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A285" t="s">
+      <c r="A285" s="2" t="s">
         <v>844</v>
       </c>
-      <c r="B285" t="s">
+      <c r="B285" s="2" t="s">
         <v>845</v>
       </c>
-      <c r="C285" t="s">
+      <c r="C285" s="2" t="s">
         <v>846</v>
       </c>
     </row>
     <row r="286" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A286" t="s">
+      <c r="A286" s="2" t="s">
         <v>847</v>
       </c>
-      <c r="B286" t="s">
+      <c r="B286" s="2" t="s">
         <v>848</v>
       </c>
-      <c r="C286" t="s">
+      <c r="C286" s="2" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="287" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A287" t="s">
+      <c r="A287" s="2" t="s">
         <v>850</v>
       </c>
-      <c r="B287" t="s">
+      <c r="B287" s="2" t="s">
         <v>851</v>
       </c>
-      <c r="C287" t="s">
+      <c r="C287" s="2" t="s">
         <v>852</v>
       </c>
     </row>
     <row r="288" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A288" t="s">
+      <c r="A288" s="2" t="s">
         <v>853</v>
       </c>
-      <c r="B288" t="s">
+      <c r="B288" s="2" t="s">
         <v>854</v>
       </c>
-      <c r="C288" t="s">
+      <c r="C288" s="2" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="289" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A289" t="s">
+      <c r="A289" s="2" t="s">
         <v>856</v>
       </c>
-      <c r="B289" t="s">
+      <c r="B289" s="2" t="s">
         <v>857</v>
       </c>
-      <c r="C289" t="s">
+      <c r="C289" s="2" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="290" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A290" t="s">
+      <c r="A290" s="2" t="s">
         <v>859</v>
       </c>
-      <c r="B290" t="s">
+      <c r="B290" s="2" t="s">
         <v>860</v>
       </c>
-      <c r="C290" t="s">
+      <c r="C290" s="2" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="291" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A291" t="s">
+      <c r="A291" s="2" t="s">
         <v>862</v>
       </c>
-      <c r="B291" t="s">
+      <c r="B291" s="2" t="s">
         <v>863</v>
       </c>
-      <c r="C291" t="s">
+      <c r="C291" s="2" t="s">
         <v>864</v>
       </c>
     </row>
     <row r="292" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A292" t="s">
+      <c r="A292" s="2" t="s">
         <v>865</v>
       </c>
-      <c r="B292" t="s">
+      <c r="B292" s="2" t="s">
         <v>866</v>
       </c>
-      <c r="C292" t="s">
+      <c r="C292" s="2" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="293" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A293" t="s">
+      <c r="A293" s="2" t="s">
         <v>868</v>
       </c>
-      <c r="B293" t="s">
+      <c r="B293" s="2" t="s">
         <v>869</v>
       </c>
-      <c r="C293" t="s">
+      <c r="C293" s="2" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="294" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A294" t="s">
+      <c r="A294" s="2" t="s">
         <v>871</v>
       </c>
-      <c r="B294" t="s">
+      <c r="B294" s="2" t="s">
         <v>872</v>
       </c>
-      <c r="C294" t="s">
+      <c r="C294" s="2" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="295" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A295" t="s">
+      <c r="A295" s="2" t="s">
         <v>874</v>
       </c>
-      <c r="B295" t="s">
+      <c r="B295" s="2" t="s">
         <v>875</v>
       </c>
-      <c r="C295" t="s">
+      <c r="C295" s="2" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="296" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A296" t="s">
+      <c r="A296" s="2" t="s">
         <v>877</v>
       </c>
-      <c r="B296" t="s">
+      <c r="B296" s="2" t="s">
         <v>878</v>
       </c>
-      <c r="C296" t="s">
+      <c r="C296" s="2" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="297" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A297" t="s">
+      <c r="A297" s="2" t="s">
         <v>880</v>
       </c>
-      <c r="B297" t="s">
+      <c r="B297" s="2" t="s">
         <v>881</v>
       </c>
-      <c r="C297" t="s">
+      <c r="C297" s="2" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="298" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A298" t="s">
+      <c r="A298" s="2" t="s">
         <v>883</v>
       </c>
-      <c r="B298" t="s">
+      <c r="B298" s="2" t="s">
         <v>884</v>
       </c>
-      <c r="C298" t="s">
+      <c r="C298" s="2" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="299" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A299" t="s">
+      <c r="A299" s="2" t="s">
         <v>886</v>
       </c>
-      <c r="B299" t="s">
+      <c r="B299" s="2" t="s">
         <v>887</v>
       </c>
-      <c r="C299" t="s">
+      <c r="C299" s="2" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="300" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A300" t="s">
+      <c r="A300" s="2" t="s">
         <v>889</v>
       </c>
-      <c r="B300" t="s">
+      <c r="B300" s="2" t="s">
         <v>890</v>
       </c>
-      <c r="C300" t="s">
+      <c r="C300" s="2" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="301" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A301" t="s">
+      <c r="A301" s="2" t="s">
         <v>892</v>
       </c>
-      <c r="B301" t="s">
+      <c r="B301" s="2" t="s">
         <v>893</v>
       </c>
-      <c r="C301" t="s">
+      <c r="C301" s="2" t="s">
         <v>894</v>
       </c>
     </row>
     <row r="302" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A302" t="s">
+      <c r="A302" s="2" t="s">
         <v>895</v>
       </c>
-      <c r="B302" t="s">
+      <c r="B302" s="2" t="s">
         <v>896</v>
       </c>
-      <c r="C302" t="s">
+      <c r="C302" s="2" t="s">
         <v>897</v>
       </c>
     </row>
     <row r="303" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A303" t="s">
+      <c r="A303" s="2" t="s">
         <v>898</v>
       </c>
-      <c r="B303" t="s">
+      <c r="B303" s="2" t="s">
         <v>899</v>
       </c>
-      <c r="C303" t="s">
+      <c r="C303" s="2" t="s">
         <v>900</v>
       </c>
     </row>
     <row r="304" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A304" t="s">
+      <c r="A304" s="2" t="s">
         <v>901</v>
       </c>
-      <c r="B304" t="s">
+      <c r="B304" s="2" t="s">
         <v>902</v>
       </c>
-      <c r="C304" t="s">
+      <c r="C304" s="2" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="305" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A305" t="s">
+      <c r="A305" s="2" t="s">
         <v>904</v>
       </c>
-      <c r="B305" t="s">
+      <c r="B305" s="2" t="s">
         <v>905</v>
       </c>
-      <c r="C305" t="s">
+      <c r="C305" s="2" t="s">
         <v>906</v>
       </c>
     </row>
     <row r="306" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A306" t="s">
+      <c r="A306" s="2" t="s">
         <v>907</v>
       </c>
-      <c r="B306" t="s">
+      <c r="B306" s="2" t="s">
         <v>908</v>
       </c>
-      <c r="C306" t="s">
+      <c r="C306" s="2" t="s">
         <v>909</v>
       </c>
     </row>
     <row r="307" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A307" t="s">
+      <c r="A307" s="2" t="s">
         <v>910</v>
       </c>
-      <c r="B307" t="s">
+      <c r="B307" s="2" t="s">
         <v>911</v>
       </c>
-      <c r="C307" t="s">
+      <c r="C307" s="2" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="308" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A308" t="s">
+      <c r="A308" s="2" t="s">
         <v>913</v>
       </c>
-      <c r="B308" t="s">
+      <c r="B308" s="2" t="s">
         <v>914</v>
       </c>
-      <c r="C308" t="s">
+      <c r="C308" s="2" t="s">
         <v>915</v>
       </c>
     </row>
     <row r="309" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A309" t="s">
+      <c r="A309" s="2" t="s">
         <v>916</v>
       </c>
-      <c r="B309" t="s">
+      <c r="B309" s="2" t="s">
         <v>917</v>
       </c>
-      <c r="C309" t="s">
+      <c r="C309" s="2" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="310" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A310" t="s">
+      <c r="A310" s="2" t="s">
         <v>919</v>
       </c>
-      <c r="B310" t="s">
+      <c r="B310" s="2" t="s">
         <v>920</v>
       </c>
-      <c r="C310" t="s">
+      <c r="C310" s="2" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="311" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A311" t="s">
+      <c r="A311" s="2" t="s">
         <v>922</v>
       </c>
-      <c r="B311" t="s">
+      <c r="B311" s="2" t="s">
         <v>923</v>
       </c>
-      <c r="C311" t="s">
+      <c r="C311" s="2" t="s">
         <v>924</v>
       </c>
     </row>
     <row r="312" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A312" t="s">
+      <c r="A312" s="2" t="s">
         <v>925</v>
       </c>
-      <c r="B312" t="s">
+      <c r="B312" s="2" t="s">
         <v>926</v>
       </c>
-      <c r="C312" t="s">
+      <c r="C312" s="2" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="313" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A313" t="s">
+      <c r="A313" s="2" t="s">
         <v>928</v>
       </c>
-      <c r="B313" t="s">
+      <c r="B313" s="2" t="s">
         <v>929</v>
       </c>
-      <c r="C313" t="s">
+      <c r="C313" s="2" t="s">
         <v>930</v>
       </c>
     </row>
     <row r="314" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A314" t="s">
+      <c r="A314" s="2" t="s">
         <v>931</v>
       </c>
-      <c r="B314" t="s">
+      <c r="B314" s="2" t="s">
         <v>932</v>
       </c>
-      <c r="C314" t="s">
+      <c r="C314" s="2" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="315" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A315" t="s">
+      <c r="A315" s="2" t="s">
         <v>934</v>
       </c>
-      <c r="B315" t="s">
+      <c r="B315" s="2" t="s">
         <v>935</v>
       </c>
-      <c r="C315" t="s">
+      <c r="C315" s="2" t="s">
         <v>936</v>
       </c>
     </row>
     <row r="316" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A316" t="s">
+      <c r="A316" s="2" t="s">
         <v>937</v>
       </c>
-      <c r="B316" t="s">
+      <c r="B316" s="2" t="s">
         <v>938</v>
       </c>
-      <c r="C316" t="s">
+      <c r="C316" s="2" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="317" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A317" t="s">
+      <c r="A317" s="2" t="s">
         <v>940</v>
       </c>
-      <c r="B317" t="s">
+      <c r="B317" s="2" t="s">
         <v>941</v>
       </c>
-      <c r="C317" t="s">
+      <c r="C317" s="2" t="s">
         <v>942</v>
       </c>
     </row>
     <row r="318" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A318" t="s">
+      <c r="A318" s="2" t="s">
         <v>943</v>
       </c>
-      <c r="B318" t="s">
+      <c r="B318" s="2" t="s">
         <v>944</v>
       </c>
-      <c r="C318" t="s">
+      <c r="C318" s="2" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="319" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A319" t="s">
+      <c r="A319" s="2" t="s">
         <v>946</v>
       </c>
-      <c r="B319" t="s">
+      <c r="B319" s="2" t="s">
         <v>947</v>
       </c>
-      <c r="C319" t="s">
+      <c r="C319" s="2" t="s">
         <v>948</v>
       </c>
     </row>
     <row r="320" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A320" t="s">
+      <c r="A320" s="2" t="s">
         <v>949</v>
       </c>
-      <c r="B320" t="s">
+      <c r="B320" s="2" t="s">
         <v>950</v>
       </c>
-      <c r="C320" t="s">
+      <c r="C320" s="2" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="321" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A321" t="s">
+      <c r="A321" s="2" t="s">
         <v>952</v>
       </c>
-      <c r="B321" t="s">
+      <c r="B321" s="2" t="s">
         <v>953</v>
       </c>
-      <c r="C321" t="s">
+      <c r="C321" s="2" t="s">
         <v>954</v>
       </c>
     </row>
     <row r="322" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A322" t="s">
+      <c r="A322" s="2" t="s">
         <v>955</v>
       </c>
-      <c r="B322" t="s">
+      <c r="B322" s="2" t="s">
         <v>956</v>
       </c>
-      <c r="C322" t="s">
+      <c r="C322" s="2" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="323" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A323" t="s">
+      <c r="A323" s="2" t="s">
         <v>958</v>
       </c>
-      <c r="B323" t="s">
+      <c r="B323" s="2" t="s">
         <v>959</v>
       </c>
-      <c r="C323" t="s">
+      <c r="C323" s="2" t="s">
         <v>960</v>
       </c>
     </row>
     <row r="324" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A324" t="s">
+      <c r="A324" s="2" t="s">
         <v>961</v>
       </c>
-      <c r="B324" t="s">
+      <c r="B324" s="2" t="s">
         <v>962</v>
       </c>
-      <c r="C324" t="s">
+      <c r="C324" s="2" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="325" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A325" t="s">
+      <c r="A325" s="2" t="s">
         <v>964</v>
       </c>
-      <c r="B325" t="s">
+      <c r="B325" s="2" t="s">
         <v>965</v>
       </c>
-      <c r="C325" t="s">
+      <c r="C325" s="2" t="s">
         <v>966</v>
       </c>
     </row>
     <row r="326" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A326" t="s">
+      <c r="A326" s="2" t="s">
         <v>967</v>
       </c>
-      <c r="B326" t="s">
+      <c r="B326" s="2" t="s">
         <v>968</v>
       </c>
-      <c r="C326" t="s">
+      <c r="C326" s="2" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="327" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A327" t="s">
+      <c r="A327" s="2" t="s">
         <v>970</v>
       </c>
-      <c r="B327" t="s">
+      <c r="B327" s="2" t="s">
         <v>971</v>
       </c>
-      <c r="C327" t="s">
+      <c r="C327" s="2" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="328" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A328" t="s">
+      <c r="A328" s="2" t="s">
         <v>973</v>
       </c>
-      <c r="B328" t="s">
+      <c r="B328" s="2" t="s">
         <v>974</v>
       </c>
-      <c r="C328" t="s">
+      <c r="C328" s="2" t="s">
         <v>975</v>
       </c>
     </row>
     <row r="329" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A329" t="s">
+      <c r="A329" s="2" t="s">
         <v>976</v>
       </c>
-      <c r="B329" t="s">
+      <c r="B329" s="2" t="s">
         <v>977</v>
       </c>
-      <c r="C329" t="s">
+      <c r="C329" s="2" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="330" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A330" t="s">
+      <c r="A330" s="2" t="s">
         <v>979</v>
       </c>
-      <c r="B330" t="s">
+      <c r="B330" s="2" t="s">
         <v>980</v>
       </c>
-      <c r="C330" t="s">
+      <c r="C330" s="2" t="s">
         <v>981</v>
       </c>
     </row>
     <row r="331" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A331" t="s">
+      <c r="A331" s="2" t="s">
         <v>982</v>
       </c>
-      <c r="B331" t="s">
+      <c r="B331" s="2" t="s">
         <v>983</v>
       </c>
-      <c r="C331" t="s">
+      <c r="C331" s="2" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="332" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A332" t="s">
+      <c r="A332" s="2" t="s">
         <v>985</v>
       </c>
-      <c r="B332" t="s">
+      <c r="B332" s="2" t="s">
         <v>986</v>
       </c>
-      <c r="C332" t="s">
+      <c r="C332" s="2" t="s">
         <v>987</v>
       </c>
     </row>
     <row r="333" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A333" t="s">
+      <c r="A333" s="2" t="s">
         <v>988</v>
       </c>
-      <c r="B333" t="s">
+      <c r="B333" s="2" t="s">
         <v>989</v>
       </c>
-      <c r="C333" t="s">
+      <c r="C333" s="2" t="s">
         <v>990</v>
       </c>
     </row>
     <row r="334" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A334" t="s">
+      <c r="A334" s="2" t="s">
         <v>991</v>
       </c>
-      <c r="B334" t="s">
+      <c r="B334" s="2" t="s">
         <v>992</v>
       </c>
-      <c r="C334" t="s">
+      <c r="C334" s="2" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="335" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A335" t="s">
+      <c r="A335" s="2" t="s">
         <v>991</v>
       </c>
-      <c r="B335" t="s">
+      <c r="B335" s="2" t="s">
         <v>994</v>
       </c>
-      <c r="C335" t="s">
+      <c r="C335" s="2" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="336" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A336" t="s">
+      <c r="A336" s="2" t="s">
         <v>996</v>
       </c>
-      <c r="B336" t="s">
+      <c r="B336" s="2" t="s">
         <v>997</v>
       </c>
-      <c r="C336" t="s">
+      <c r="C336" s="2" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="337" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A337" t="s">
+      <c r="A337" s="2" t="s">
         <v>996</v>
       </c>
-      <c r="B337" t="s">
+      <c r="B337" s="2" t="s">
         <v>999</v>
       </c>
-      <c r="C337" t="s">
+      <c r="C337" s="2" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="338" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A338" t="s">
+      <c r="A338" s="2" t="s">
         <v>1000</v>
       </c>
-      <c r="B338" t="s">
+      <c r="B338" s="2" t="s">
         <v>1001</v>
       </c>
-      <c r="C338" t="s">
+      <c r="C338" s="2" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="339" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A339" t="s">
+      <c r="A339" s="2" t="s">
         <v>1003</v>
       </c>
-      <c r="B339" t="s">
+      <c r="B339" s="2" t="s">
         <v>1004</v>
       </c>
-      <c r="C339" t="s">
+      <c r="C339" s="2" t="s">
         <v>1005</v>
       </c>
     </row>
     <row r="340" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A340" t="s">
+      <c r="A340" s="2" t="s">
         <v>1006</v>
       </c>
-      <c r="B340" t="s">
+      <c r="B340" s="2" t="s">
         <v>1007</v>
       </c>
-      <c r="C340" t="s">
+      <c r="C340" s="2" t="s">
         <v>1008</v>
       </c>
     </row>
   </sheetData>
+  <autoFilter ref="A1:C1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>export</vt:lpstr>
+      <vt:lpstr>Records</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown</dc:creator>
   <dc:title/>
   <dc:subject/>
   <dc:description/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>