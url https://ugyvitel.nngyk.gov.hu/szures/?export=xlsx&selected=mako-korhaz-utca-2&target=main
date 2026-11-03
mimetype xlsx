--- v0 (2026-09-17)
+++ v1 (2026-11-03)
@@ -241,51 +241,51 @@
   <si>
     <t>Bonyhádi Kórház és Rendelőintézet Nőgyógyászati Szakrendelő</t>
   </si>
   <si>
     <t>7150 Bonyhád, Bajcsy-Zsilinszky Endre utca 25.</t>
   </si>
   <si>
     <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Bonyhádi Kórház és Rendelőintézet","unitName":"Nőgyógyászati Szakrendelő","subtype":"Egészségügyi szolgáltató","phone":"(74) 550-999/935-ös mellék","email":null,"hours":"H-P: 07:30–14:20"}]}</t>
   </si>
   <si>
     <t>Borsod-Abaúj-Zemplén Vármegyei Központi Kórház és Egyetemi Oktatókórház Diósgyőri Tagkórház - Mammográfiás Szűrőcentrum</t>
   </si>
   <si>
     <t>3533 Miskolc, Kórház utca 1.</t>
   </si>
   <si>
     <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Borsod-Abaúj-Zemplén Vármegyei Központi Kórház és Egyetemi Oktatókórház","unitName":"Diósgyőri Tagkórház – Mammográfiás Szűrőcentrum","subtype":null,"phone":"+36 46 531 772","email":null,"hours":null}]}</t>
   </si>
   <si>
     <t>Borsod-Abaúj-Zemplén Vármegyei Központi Kórház és Egyetemi Oktatókórház – Központi Telephely</t>
   </si>
   <si>
     <t>3526 Miskolc, Szentpéteri kapu 72-76.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Borsod-Abaúj-Zemplén Vármegyei Központi Kórház és Egyetemi Oktatókórház","unitName":"Képalkotó Diagnosztikai Centrum – Emlőszűrő és Emlődiagnosztikai Osztály","subtype":null,"phone":"+36 30 407 0011","email":null,"hours":null}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Borsod-Abaúj-Zemplén Vármegyei Központi Kórház és Egyetemi Oktatókórház","unitName":null,"subtype":null,"phone":"+36(46)515-200/11778","email":"crcszures@bazmkorhaz.hu","hours":"Hétfő-Péntek: 11:00–13:00"}]}</t>
+    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Borsod-Abaúj-Zemplén Vármegyei Központi Kórház és Egyetemi Oktatókórház","unitName":"Képalkotó Diagnosztikai Centrum – Emlőszűrő és Emlődiagnosztikai Osztály","subtype":null,"phone":"+36 30 407 0011","email":null,"hours":null}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Borsod-Abaúj-Zemplén Vármegyei Központi Kórház és Egyetemi Oktatókórház","unitName":null,"subtype":null,"phone":"+36(46)515-200/11778, +36(46)515-262","email":"crcszures@bazmkorhaz.hu","hours":"Hétfő-Péntek: 11:00–13:00"}]}</t>
   </si>
   <si>
     <t>Borsod-Abaúj-Zemplén Vármegyei Központi Kórház és Egyetemi Oktatókórház – Semmelweis Tagkórház</t>
   </si>
   <si>
     <t>3529 Miskolc, Csabai kapu 9-11.</t>
   </si>
   <si>
     <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"Borsod-Abaúj-Zemplén Vármegyei Központi Kórház és Egyetemi Oktatókórház","unitName":"Semmelweis Tagkórház – Képalkotó Diagnosztikai Centrum – Semmelweis Radiológiai Osztály – Emlőszűrő és Emlődiagnosztikai Részleg","subtype":null,"phone":"06-46-555-666/31412, 06-30/682-3721","email":null,"hours":null}]}, {"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Borsod-Abaúj-Zemplén Vármegyei Központi Kórház és Egyetemi Oktatókórház","unitName":"Semmelweis Tagkórház – Szülészeti és Nőgyógyászati Centrum – III. és IV. Nőgyógyászati szakrendelés","subtype":"Egészségügyi szolgáltató","phone":"(46) 555-666/31268","email":null,"hours":"H-P: 08:00–14:00"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Borsod-Abaúj-Zemplén Vármegyei Központi Kórház és Egyetemi Oktatókórház","unitName":"Semmelweis Tagkórház","subtype":null,"phone":"+36(46)555-666/31457","email":null,"hours":"Hétfő-Péntek: 07:30–14:30"}]}</t>
   </si>
   <si>
     <t>Budakeszi Egészségügyi Központ</t>
   </si>
   <si>
     <t>2092 Budakeszi, FQ utca 179.</t>
   </si>
   <si>
     <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Budakeszi Egészségügyi Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 20 362 7065","email":null,"hours":null}]}</t>
   </si>
   <si>
     <t>Budapest Főváros XV. Kerületi Önkormányzat Dr. Vass László Egészségügyi Intézmény</t>
   </si>
   <si>
     <t>1152 Budapest, Rákos út 77/a.</t>
   </si>
@@ -385,51 +385,51 @@
   <si>
     <t>Budapesti Uzsoki Utcai Kórház Onkológiai Gondozó</t>
   </si>
   <si>
     <t>1145 Budapest, Amerikai út 50.</t>
   </si>
   <si>
     <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Budapesti Uzsoki Utcai Kórház Onkológiai Gondozó","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 1 222 1827","email":null,"hours":"H-P: 08:00–17:00"}]}</t>
   </si>
   <si>
     <t>Budavári Önkormányzat Egészségügyi Szolgálata</t>
   </si>
   <si>
     <t>1122 Budapest, Maros utca 16/B</t>
   </si>
   <si>
     <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Budavári Önkormányzat Egészségügyi Szolgálata","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 70 489 4066","email":null,"hours":"H: 08:00–14:00, K: 08:00–20:00, Sz: 14:00–20:00, Cs: 14:00–16:00"}]}</t>
   </si>
   <si>
     <t>Bács-Kiskun Vármegyei Oktatókórház</t>
   </si>
   <si>
     <t>6000 Kecskemét, Nyíri út 38.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"MaMMa Egészségügyi Zrt.","unitName":"MaMMa Szűrő és Diagnosztikai Központ","subtype":null,"phone":"+36 21 350 0380","email":null,"hours":null}]}, {"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Bács-Kiskun Vármegyei Oktatókórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(76) 519-888, (76) 519-883, 1812","email":null,"hours":"H, K, Cs 08:00–14:30 P: 08:00–13:00"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Bács-Kiskun Vármegyei Oktatókórház","unitName":null,"subtype":null,"phone":"+36 30 873 5849","email":null,"hours":"Hétköznap: 11:00–15:00"}]}</t>
+    <t>{"programId":{"id":"EMLO","name":"Emlőszűrés","color":"#e6399b","markerIcon":null},"providers":[{"name":"MaMMa Egészségügyi Zrt.","unitName":"MaMMa Szűrő és Diagnosztikai Központ","subtype":null,"phone":"+36 21 350 0380","email":null,"hours":null}]}, {"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Bács-Kiskun Vármegyei Oktatókórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(76) 519-888, (76) 519-883, 1812","email":null,"hours":"H, K, Cs 08:00–14:30 P: 08:00–13:00"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Bács-Kiskun Vármegyei Oktatókórház","unitName":null,"subtype":null,"phone":"+36 30 873 5849","email":"vastagbelszures@kmk.hu","hours":"Hétköznap: 10:00-12:00 és 13:00-15:00"}]}</t>
   </si>
   <si>
     <t>Bács-Kiskun Vármegyei Oktatókórház Kalocsai Telephelye</t>
   </si>
   <si>
     <t>6300 Kalocsa, Kossuth L. utca 34-36.</t>
   </si>
   <si>
     <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Bács-Kiskun Vármegyei Oktatókórház Kalocsai Telephelye","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(78) 564-360, (78) 564-359","email":null,"hours":"H, P: 08:00–13:00, K, Sz, Cs: 08:00–14:00"}]}</t>
   </si>
   <si>
     <t>Bács-Kiskun Vármegyei Oktatókórház Kiskunfélegyházi Telephely</t>
   </si>
   <si>
     <t>6100 Kiskunfélegyháza, Fadrusz János utca 4.</t>
   </si>
   <si>
     <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Bács-Kiskun Vármegyei Oktatókórház Kiskunfélegyházi Telephely","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 76 801 675","email":null,"hours":"H, K, Cs: 08:00–14:00"}]}</t>
   </si>
   <si>
     <t>Bácsalmási Egészségközpont</t>
   </si>
   <si>
     <t>6430 Bácsalmás, Hősök tere 14.</t>
   </si>
@@ -1477,51 +1477,51 @@
   <si>
     <t>Mikóné Kiss Éva</t>
   </si>
   <si>
     <t>8957 Csömödér, Széchenyi utca 40.</t>
   </si>
   <si>
     <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Mikóné Kiss Éva","unitName":null,"subtype":"Védőnő","phone":"+36 30 746 9339","email":null,"hours":null}]}</t>
   </si>
   <si>
     <t>Mikóné Kiss Éva (helyettes)</t>
   </si>
   <si>
     <t>8978 Rédics, Dózsa Gy. utca 11.</t>
   </si>
   <si>
     <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Mikóné Kiss Éva (helyettes)","unitName":null,"subtype":"Védőnő","phone":"+36 30 746 9339","email":null,"hours":null}]}</t>
   </si>
   <si>
     <t>Mosonmagyaróvári Karolina Kórház-Rendelőintézet</t>
   </si>
   <si>
     <t>9200 Mosonmagyaróvár, Régi Vámház tér 2-4.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Mosonmagyaróvári Karolina Kórház-Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 96 574 777","email":null,"hours":"H-P: 08:00–11:00, 12:00–14:20"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Mosonmagyaróvári Karolina Kórház-Rendelőintézet","unitName":null,"subtype":null,"phone":"+36 96 574 719","email":null,"hours":"Hétfő: 08:00–14:00"}]}</t>
+    <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Mosonmagyaróvári Karolina Kórház-Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 96 574 777","email":null,"hours":"H-P: 08:00–11:00, 12:00–14:20"}]}, {"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Mosonmagyaróvári Karolina Kórház-Rendelőintézet","unitName":null,"subtype":null,"phone":"+36 96 574 719","email":null,"hours":"Munkanapokon: 08:00–14:00"}]}</t>
   </si>
   <si>
     <t>Márton Rita</t>
   </si>
   <si>
     <t>6522 Gara, Kossuth Lajos utca 66.</t>
   </si>
   <si>
     <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Márton Rita","unitName":null,"subtype":"Védőnő","phone":"+36 30 083 7922","email":null,"hours":null}]}</t>
   </si>
   <si>
     <t>Móra-Vitál Járóbeteg-szakellátó és Fürdőgyógyászati Központ</t>
   </si>
   <si>
     <t>6782 Mórahalom, Szent László park 3.</t>
   </si>
   <si>
     <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Móra-Vitál Járóbeteg-szakellátó és Fürdőgyógyászati Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 62 280 123","email":null,"hours":"H és Sz: 08:00–12:00"}]}</t>
   </si>
   <si>
     <t>Nagyatádi Kórház</t>
   </si>
   <si>
     <t>7500 Nagyatád, Bajcsy Zs. utca 1.</t>
   </si>
@@ -2458,51 +2458,51 @@
   <si>
     <t>Tiszaújváros Városi Rendelőintézet</t>
   </si>
   <si>
     <t>3580 Tiszaújváros, Bethlen Gábor utca 11-13.</t>
   </si>
   <si>
     <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Tiszaújváros Városi Rendelőintézet","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(49) 544-600/8125 mellék","email":null,"hours":"H, K: 08:00–14:00, Sz: 09:00–13:00, Cs: 10:00–14:00, P: 08:00–12:00"}]}</t>
   </si>
   <si>
     <t>Tokaji Egészségfejlesztő Központ</t>
   </si>
   <si>
     <t>3910 Tokaj, Bodrogkeresztúri út 52/a.</t>
   </si>
   <si>
     <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Tokaji Egészségfejlesztő Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 47 563 563","email":null,"hours":"K: 08:00–14:00, Cs: 15:00–19:00"}]}</t>
   </si>
   <si>
     <t>Tolna Vármegyei Balassa János Kórház</t>
   </si>
   <si>
     <t>7100 Szekszárd, Béri Balogh Ádám utca 5-7.</t>
   </si>
   <si>
-    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Tolna Vármegyei Balassa János Kórház","unitName":null,"subtype":null,"phone":"+36(74)501-500/246","email":"vastagbelszures@tmkorhaz.hu","hours":"Hétköznap: 12:00–15:30"}]}</t>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Tolna Vármegyei Balassa János Kórház","unitName":null,"subtype":null,"phone":"+36(74)501-500/246","email":"vastagbelszures@tmkorhaz.hu","hours":"Hétköznap: 10:00-15:00"}]}</t>
   </si>
   <si>
     <t>Tolna Vármegyei Balassa János Kórház Szülészet-Nőgyógyászati Szakrendelés</t>
   </si>
   <si>
     <t>7100 Szekszárd, Béri Balogh Ádám utca 2.</t>
   </si>
   <si>
     <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Tolna Vármegyei Balassa János Kórház","unitName":"Szülészet-Nőgyógyászati Szakrendelés","subtype":"Egészségügyi szolgáltató","phone":"+36 74 501 561","email":null,"hours":"H-P: 08:00–14:00"}]}</t>
   </si>
   <si>
     <t>Tormay Károly Egészségügyi Központ Gödöllő</t>
   </si>
   <si>
     <t>2100 Gödöllő, Petőfi S. utca 1-3.</t>
   </si>
   <si>
     <t>{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Tormay Károly Egészségügyi Központ Gödöllő","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(70) 502-18-99, (70) 502-22-83","email":null,"hours":"H: 13:30–18:00, K: 07:00–18:00, Sz: 07:00–13:30, Cs: 07:00–18:00, P: 07:00–18:00"}]}</t>
   </si>
   <si>
     <t>TritonLife Magánkórházak Zrt.</t>
   </si>
   <si>
     <t>2040 Budaörs, Kossuth Lajos utca 9.</t>
   </si>