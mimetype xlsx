--- v1 (2026-11-05)
+++ v2 (2026-11-06)
@@ -901,51 +901,51 @@
   <si>
     <t>Fülöp Tünde</t>
   </si>
   <si>
     <t>2941 Ács, Deák Ferenc út 25</t>
   </si>
   <si>
     <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Fülöp Tünde","unitName":null,"subtype":"Védőnő","phone":"+36 30 365 6350","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Greksza Lejla</t>
   </si>
   <si>
     <t>7099 Felsőnyék, Kossuth utca 59.</t>
   </si>
   <si>
     <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Greksza Lejla","unitName":null,"subtype":"Védőnő","phone":"+36 30 087 8432","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Gyöngyösi Bugát Pál Kórház</t>
   </si>
   <si>
     <t>3200 Gyöngyös, Dózsa György út 20-22.</t>
   </si>
   <si>
-    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Gyöngyösi Bugát Pál Kórház","unitName":"Nőgyógyászati Szakrendelő","subtype":"Egészségügyi szolgáltató","phone":"+36 37 312-491/175","email":null,"hours":null},{"name":"Gyöngyösi Bugát Pál Kórház","unitName":"Onkológiai Szakrendelő","subtype":"Egészségügyi szolgáltató","phone":"+36 37 312-491 (1-es menüpont)","email":null,"hours":null}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Gyöngyösi Bugát Pál Kórház","unitName":null,"subtype":null,"phone":"+36(37)312-491/388","email":null,"hours":"Hétfő-Péntek: 08:00–16:00"}]}]</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Gyöngyösi Bugát Pál Kórház","unitName":"Nőgyógyászati Szakrendelő","subtype":"Egészségügyi szolgáltató","phone":"+36 37 312-491/175","email":null,"hours":null},{"name":"Gyöngyösi Bugát Pál Kórház","unitName":"Onkológiai Szakrendelő","subtype":"Egészségügyi szolgáltató","phone":"+36 37 312-491 (1-es menüpont)","email":null,"hours":null}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Gyöngyösi Bugát Pál Kórház","unitName":null,"subtype":null,"phone":"+36(37)312-491 mellék: 388, 273","email":"gasztro@bugatpal.hu","hours":"Hétfő-Péntek: 08:00–16:00"}]}]</t>
   </si>
   <si>
     <t>Gyöngyösiné Baranyi Mária</t>
   </si>
   <si>
     <t>2017 Pócsmegyer, Kossuth utca 27.</t>
   </si>
   <si>
     <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Gyöngyösiné Baranyi Mária","unitName":null,"subtype":"Védőnő","phone":"+36 30 694 3265","email":null,"hours":null}]}]</t>
   </si>
   <si>
     <t>Győr-Moson-Sopron Vármegyei Petz Aladár Egyetemi Oktató Kórház</t>
   </si>
   <si>
     <t>9024 Győr, Vasvári P. utca 2.</t>
   </si>
   <si>
     <t>[{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Győr-Moson-Sopron Vármegyei Petz Aladár Egyetemi Oktató Kórház","unitName":null,"subtype":null,"phone":null,"email":"bel1@petz.gyor.hu","hours":null}]}]</t>
   </si>
   <si>
     <t>Győr-Moson-Sopron Vármegyei Petz Aladár Egyetemi Oktató Kórház Mammográfia</t>
   </si>
   <si>
     <t>9024 Győr, Vasvári Pál utca 2-4</t>
   </si>
@@ -1804,51 +1804,51 @@
   <si>
     <t>Pécsi Tudományegyetem Klinikai Központ</t>
   </si>
   <si>
     <t>7623 Pécs, Rákóczi út 2.</t>
   </si>
   <si>
     <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Pécsi Tudományegyetem Klinikai Központ","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 72 536 370","email":null,"hours":"H-P: 08:00–14:00"}]}]</t>
   </si>
   <si>
     <t>Pécsi Tudományegyetem Klinikai Központ Harkányi Termál Rehabilitációs Kórház</t>
   </si>
   <si>
     <t>7815 Harkány, Zsigmondy sétány 1.</t>
   </si>
   <si>
     <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Pécsi Tudományegyetem Klinikai Központ Harkányi Termál Rehabilitációs Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 72 580 926","email":null,"hours":"K: 13:00–15:00, Cs: 08:00–12:00"}]}]</t>
   </si>
   <si>
     <t>Pécsi Tudományegyetem Klinikai Központ Komlói Kórház</t>
   </si>
   <si>
     <t>7300 Komló, Majális tér 1.</t>
   </si>
   <si>
-    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Pécsi Tudományegyetem Klinikai Központ Komlói Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(72) 582-350, (30) 096-7219, (30) 096-3123","email":null,"hours":"Nőgyógyászati szakrendelés I: H-CS: 07:00–12:00, Nőgyógyászati szakrendelés II: Sz-P: 07:00–15:00"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Pécsi Tudományegyetem Klinikai Központ Komlói Kórház","unitName":null,"subtype":null,"phone":"+36 72 582 350, +36 30 096 7219, +36 30 096 3123","email":"komlo.vastagbelszures@pte.hu","hours":"H-P: 11:00–15:00"}]}]</t>
+    <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Pécsi Tudományegyetem Klinikai Központ Komlói Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(72) 582-350, (30) 096-7219, (30) 096-3123","email":null,"hours":"Nőgyógyászati szakrendelés I: H-CS: 07:00–12:00, Nőgyógyászati szakrendelés II: Sz-P: 07:00–15:00"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Pécsi Tudományegyetem Klinikai Központ Komlói Kórház","unitName":null,"subtype":null,"phone":"+36 72 582 356 (elsődleges), +36 72 582 350, +36 30 096 7219, +36 30 096 3123","email":"komlo.vastagbelszures@pte.hu","hours":"H-P: 11:00–15:00"}]}]</t>
   </si>
   <si>
     <t>Pécsi Tudományegyetem Klinikai Központ Mohácsi Kórház</t>
   </si>
   <si>
     <t>7700 Mohács, Szepessy tér 7.</t>
   </si>
   <si>
     <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Pécsi Tudományegyetem Klinikai Központ Mohácsi Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"+36 69 511 150","email":null,"hours":"H-P: 08:00–15:00"}]},{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Pécsi Tudományegyetem Klinikai Központ Mohácsi Kórház","unitName":null,"subtype":null,"phone":"+36 69 511 179","email":"mohacs.endoscopia@pte.hu","hours":"Hétfő-Csütörtök: 14:00–15:30"}]}]</t>
   </si>
   <si>
     <t>Pécsi Tudományegyetem Klinikai Központ Siklósi Kórház</t>
   </si>
   <si>
     <t>7800 Siklós, Baross Gábor utca 6.</t>
   </si>
   <si>
     <t>[{"programId":{"id":"MEHNYAK","name":"Méhnyakszűrés","color":"#0f9b8e","markerIcon":null},"providers":[{"name":"Pécsi Tudományegyetem Klinikai Központ Siklósi Kórház","unitName":null,"subtype":"Egészségügyi szolgáltató","phone":"(72) 352-411/118 mellék","email":null,"hours":"H-P: 07:30–15:30"}]}]</t>
   </si>
   <si>
     <t>Pécsi Tudományegyetem Klinikai Központ Szigetvári Kórház</t>
   </si>
   <si>
     <t>7900 Szigetvár, Szent István lakótelep 7.</t>
   </si>