--- v0 (2026-09-09)
+++ v1 (2026-10-26)
@@ -8,878 +8,608 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="export" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="315" uniqueCount="276">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="186">
   <si>
     <t>Név</t>
   </si>
   <si>
     <t>Cím</t>
   </si>
   <si>
-    <t>Telefon</t>
-[...5 lines deleted...]
-    <t>Rendelési idő / időpontfoglalás</t>
+    <t>Vastagbélszűrés szolgáltatói adatai</t>
   </si>
   <si>
     <t>Ajkai Magyar Imre Kórház</t>
   </si>
   <si>
-    <t>8400 Ajka, Korányi F. u. 1.</t>
-[...11 lines deleted...]
-    <t>Borsod-Abaúj-Zemplén Vármegyei Központi Kórház és Egyetemi Oktatókórház</t>
+    <t>8400 Ajka, Korányi Frigyes utca 1.</t>
+  </si>
+  <si>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Ajkai Magyar Imre Kórház","unitName":null,"subtype":null,"phone":"88/521-800/193, 187","email":"gasztro@korhazajka.hu","hours":"Hétköznap: 07:00–15:00"}]}</t>
+  </si>
+  <si>
+    <t>Borsod-Abaúj-Zemplén Vármegyei Központi Kórház és Egyetemi Oktatókórház – Központi Telephely</t>
   </si>
   <si>
     <t>3526 Miskolc, Szentpéteri kapu 72-76.</t>
   </si>
   <si>
-    <t>+36(46)515-200/11778</t>
-[...8 lines deleted...]
-    <t>Borsod-Abaúj-Zemplén Vármegyei Központi Kórház és Egyetemi Oktatókórház (Semmelweis tagkórház)</t>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Borsod-Abaúj-Zemplén Vármegyei Központi Kórház és Egyetemi Oktatókórház","unitName":null,"subtype":null,"phone":"+36(46)515-200/11778","email":"crcszures@bazmkorhaz.hu","hours":"Hétfő-Péntek: 11:00–13:00"}]}</t>
+  </si>
+  <si>
+    <t>Borsod-Abaúj-Zemplén Vármegyei Központi Kórház és Egyetemi Oktatókórház – Semmelweis Tagkórház</t>
   </si>
   <si>
     <t>3529 Miskolc, Csabai kapu 9-11.</t>
   </si>
   <si>
-    <t>+36(46)555-666/31457</t>
-[...5 lines deleted...]
-    <t>Hétfő-Péntek: 07:30-14:30</t>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Borsod-Abaúj-Zemplén Vármegyei Központi Kórház és Egyetemi Oktatókórház","unitName":"Semmelweis Tagkórház","subtype":null,"phone":"+36(46)555-666/31457","email":null,"hours":"Hétfő-Péntek: 07:30–14:30"}]}</t>
   </si>
   <si>
     <t>Budapesti Bajcsy-Zsilinszky Kórház és Rendelőintézet</t>
   </si>
   <si>
     <t>1106 Budapest, Maglódi út 89-91.</t>
   </si>
   <si>
-    <t>+36(20)489-4557</t>
-[...5 lines deleted...]
-    <t>Hétfő-Péntek: 10:00-14:00</t>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Budapesti Bajcsy-Zsilinszky Kórház és Rendelőintézet","unitName":null,"subtype":null,"phone":"+36 20 489 4557","email":"gastro@bajcsy.hu","hours":"Hétfő-Péntek: 10:00–14:00"}]}</t>
   </si>
   <si>
     <t>Budapesti Péterfy Sándor Utcai Kórház-Rendelőintézet</t>
   </si>
   <si>
     <t>1076 Budapest, Péterfy Sándor utca 8-20.</t>
   </si>
   <si>
-    <t>+36(1)461-4700/1397 mellék</t>
-[...5 lines deleted...]
-    <t>Hétfő-Péntek: 10:00-12:00</t>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Budapesti Péterfy Sándor Utcai Kórház-Rendelőintézet","unitName":null,"subtype":null,"phone":"+36(1)461-4700/1397 mellék","email":"endoscopia@peterfykh.hu","hours":"Hétfő-Péntek: 10:00–12:00"}]}</t>
   </si>
   <si>
     <t>Budapesti Szent Margit Kórház</t>
   </si>
   <si>
     <t>1032 Budapest, Bécsi út 132.</t>
   </si>
   <si>
-    <t>+36(1)430-4800/1107</t>
-[...2 lines deleted...]
-    <t>Hétfő-Péntek: 13:00-14:30</t>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Budapesti Szent Margit Kórház","unitName":null,"subtype":null,"phone":"+36(1)430-4800/1107","email":null,"hours":"Hétfő-Péntek: 13:00–14:30"}]}</t>
   </si>
   <si>
     <t>Budapesti Uzsoki Utcai Kórház</t>
   </si>
   <si>
     <t>1145 Budapest, Uzsoki utca 29-41.</t>
   </si>
   <si>
-    <t>+36(1)467-3705</t>
-[...5 lines deleted...]
-    <t>Hétfő: 13:00-16:00</t>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Budapesti Uzsoki Utcai Kórház","unitName":null,"subtype":null,"phone":"+36 1 467 3705","email":"taller@uzsoki.hu","hours":"Hétfő: 13:00–16:00"}]}</t>
   </si>
   <si>
     <t>Bács-Kiskun Vármegyei Oktatókórház</t>
   </si>
   <si>
     <t>6000 Kecskemét, Nyíri út 38.</t>
   </si>
   <si>
-    <t>+36(30)873-5849</t>
-[...5 lines deleted...]
-    <t>Békés Vármegyei Központi Kórház (Dr. Réthy Pál Tagkórház)</t>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Bács-Kiskun Vármegyei Oktatókórház","unitName":null,"subtype":null,"phone":"+36 30 873 5849","email":"vastagbelszures@kmk.hu","hours":"Hétköznap: 10:00-12:00 és 13:00-15:00"}]}</t>
+  </si>
+  <si>
+    <t>Békés Vármegyei Központi Kórház Dr. Réthy Pál Tagkórház</t>
   </si>
   <si>
     <t>5600 Békéscsaba, Gyulai út 18.</t>
   </si>
   <si>
-    <t>+36(66)555-593, +36(66)555-444</t>
-[...8 lines deleted...]
-    <t>Békés Vármegyei Központi Kórház (Pándy Kálmán Tagkórház)</t>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Békés Vármegyei Központi Kórház","unitName":"Dr. Réthy Pál Tagkórház","subtype":null,"phone":"+36(66)555-593, +36(66)555-444","email":"geabcs@bmkk.eu","hours":"Hétfő-Péntek: 08:00–09:00 és 14:00–16:00"}]}</t>
+  </si>
+  <si>
+    <t>Békés Vármegyei Központi Kórház Pándy Kálmán Tagkórház</t>
   </si>
   <si>
     <t>5700 Gyula, Semmelweis utca 1.</t>
   </si>
   <si>
-    <t>+36(66)526-526/2680, +36(66)555-444</t>
-[...5 lines deleted...]
-    <t>Hétfő-Péntek: 7:00-15:00</t>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Békés Vármegyei Központi Kórház","unitName":"Pándy Kálmán Tagkórház","subtype":null,"phone":"+36(66)526-526/2680, +36(66)555-444","email":"idopontfoglalas@bmkk.eu","hours":"Hétfő-Péntek: 07:00–15:00"}]}</t>
   </si>
   <si>
     <t>Ceglédi Toldy Ferenc Kórház és Rendelőintézet</t>
   </si>
   <si>
     <t>2700 Cegléd, Törteli út 1-3.</t>
   </si>
   <si>
-    <t>+36(53)310-011/170</t>
-[...2 lines deleted...]
-    <t>Hétköznap: 8:00-9:00 és 14:00-15:00</t>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Ceglédi Toldy Ferenc Kórház és Rendelőintézet","unitName":null,"subtype":null,"phone":"+36(53)310-011/170","email":null,"hours":"Hétköznap: 08:00–09:00 és 14:00–15:00"}]}</t>
   </si>
   <si>
     <t>Debreceni Egyetem Klinikai Központ (Kenézy Gyula Campus)</t>
   </si>
   <si>
-    <t>4031 Debrecen Bartók Béla út 2-26.</t>
-[...8 lines deleted...]
-    <t>Hétfő-Csütörtök: 9:00-12:00; Péntek: 8:00-12:00</t>
+    <t>4031 Debrecen, Bartók Béla út 2-26.</t>
+  </si>
+  <si>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Debreceni Egyetem Klinikai Központ (Kenézy Gyula Campus)","unitName":null,"subtype":null,"phone":"+36 52 411 600, 42104 mellék (H–Cs), +36 52 411 600, 41069 vagy 41830 mellék (P)","email":"vastagbelszures.elojegyzes@med.unideb.hu","hours":"Hétfő-Csütörtök: 09:00–12:00; Péntek: 08:00–12:00"}]}</t>
   </si>
   <si>
     <t>Debreceni Egyetem Klinikai Központ (Nagyerdei Campus)</t>
   </si>
   <si>
-    <t>4032 Debrecen, Nagyerdei krt. 98.</t>
+    <t>4032 Debrecen, Nagyerdei körút 98.</t>
+  </si>
+  <si>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Debreceni Egyetem Klinikai Központ (Nagyerdei Campus)","unitName":null,"subtype":null,"phone":"+36 52 411 600, 42104 mellék (H–Cs), +36 52 411 600, 41069 vagy 41830 mellék (P)","email":"vastagbelszures.elojegyzes@med.unideb.hu","hours":"Hétfő-Csütörtök: 09:00–12:00; Péntek: 08:00–12:00"}]}</t>
   </si>
   <si>
     <t>Debreceni Egyetem Klinikai Központ -(Berettyóújfalui Gróf Tisza István Campus)</t>
   </si>
   <si>
     <t>4100 Berettyóújfalu, Orbán B. tér 1.</t>
   </si>
   <si>
-    <t>+36(54)507-588</t>
-[...2 lines deleted...]
-    <t>Hétfő-Péntek: 14:00-15:30</t>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Debreceni Egyetem Klinikai Központ -(Berettyóújfalui Gróf Tisza István Campus)","unitName":null,"subtype":null,"phone":"+36 54 507 588","email":null,"hours":"Hétfő-Péntek: 14:00–15:30"}]}</t>
+  </si>
+  <si>
+    <t>Diósszilágyi Sámuel Kórház-Rendelőintézet</t>
+  </si>
+  <si>
+    <t>6900 Makó, Kórház utca 2.</t>
+  </si>
+  <si>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Hódmezővásárhelyi-Makói Egészségügyi Ellátó Központ","unitName":null,"subtype":null,"phone":"+36(62) 511-151/3188-as mellék","email":null,"hours":"Kedd-Szerda-Csütörtök: 14:00–15:00"}]}</t>
   </si>
   <si>
     <t>Dunaújvárosi Szent Pantaleon Kórház-Rendelőintézet</t>
   </si>
   <si>
     <t>2400 Dunaújváros, Korányi Sándor utca 4-6.</t>
   </si>
   <si>
-    <t>+36(25)550-284</t>
-[...5 lines deleted...]
-    <t>Hétköznap: 9:00-13:00</t>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Dunaújvárosi Szent Pantaleon Kórház-Rendelőintézet","unitName":null,"subtype":null,"phone":"+36 25 550 284","email":"elojegyzes@pantaleon.hu","hours":"Hétköznap: 09:00–13:00"}]}</t>
   </si>
   <si>
     <t>Dél-budai Centrumkórház Szent Imre Egyetemi Oktatókórház</t>
   </si>
   <si>
     <t>1115 Budapest, Tétényi út 12-16.</t>
   </si>
   <si>
-    <t>+36(1)464-8765; +36(1)464-2500</t>
-[...8 lines deleted...]
-    <t>Dél-pesti Centrumkórház - Országos Hematológiai és Infektológiai Intézet - Szent István Telephely</t>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Dél-budai Centrumkórház Szent Imre Egyetemi Oktatókórház","unitName":null,"subtype":null,"phone":"+36 1 464 8765, +36 1 464 2500","email":"gasztro@szentimrekorhaz.hu","hours":"Kedd: 10:00–14:00, Csütörtök: 10:00–14:00"}]}</t>
+  </si>
+  <si>
+    <t>Dél-pesti Centrumkórház - Országos Hematológiai és Infektológiai Intézet - Szent László Telephely</t>
+  </si>
+  <si>
+    <t>1097 Budapest, Albert Flórián út 5-7.</t>
+  </si>
+  <si>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Dél-pesti Centrumkórház - Országos Hematológiai és Infektológiai Intézet - Szent László Telephely","unitName":null,"subtype":null,"phone":"+36 1 455 8136","email":null,"hours":"Hétköznap: 12:00–15:00"}]}</t>
+  </si>
+  <si>
+    <t>Dél-pesti Centrumkórház – Szent István Telephely</t>
   </si>
   <si>
     <t>1097 Budapest, Nagyvárad tér 1.</t>
   </si>
   <si>
-    <t>+36(1)455-5700/1222</t>
-[...14 lines deleted...]
-    <t>Hétköznap: 12:00-15:00</t>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Dél-pesti Centrumkórház – Országos Hematológiai és Infektológiai Intézet","unitName":null,"subtype":null,"phone":"+36(1)455-5700/1222","email":null,"hours":"Hétfő: 13:00–15:00, Kedd-Péntek: 13:30–15:00"}]}</t>
   </si>
   <si>
     <t>Fejér Vármegyei Szent György Egyetemi Oktató Kórház</t>
   </si>
   <si>
     <t>8000 Székesfehérvár, Seregélyesi út 3.</t>
   </si>
   <si>
-    <t>+36(20)660-2910</t>
-[...5 lines deleted...]
-    <t>Hétköznap: 8:00-15:00</t>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Fejér Vármegyei Szent György Egyetemi Oktató Kórház","unitName":null,"subtype":null,"phone":"+36 20 660 2910","email":"ebvoros@mail.fmkorhaz.hu","hours":"Hétköznap: 08:00–15:00"}]}</t>
   </si>
   <si>
     <t>Gyöngyösi Bugát Pál Kórház</t>
   </si>
   <si>
     <t>3200 Gyöngyös, Dózsa György út 20-22.</t>
   </si>
   <si>
-    <t>+36(37)312-491/388</t>
-[...2 lines deleted...]
-    <t>Hétfő-Péntek: 8:00-16:00</t>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Gyöngyösi Bugát Pál Kórház","unitName":null,"subtype":null,"phone":"+36(37)312-491/388","email":null,"hours":"Hétfő-Péntek: 08:00–16:00"}]}</t>
   </si>
   <si>
     <t>Győr-Moson-Sopron Vármegyei Petz Aladár Egyetemi Oktató Kórház</t>
   </si>
   <si>
-    <t>9024 Győr, Vasvári P. u. 2.</t>
-[...17 lines deleted...]
-    <t>Hétfő-Péntek: 8:00-15:30</t>
+    <t>9024 Győr, Vasvári P. utca 2.</t>
+  </si>
+  <si>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Győr-Moson-Sopron Vármegyei Petz Aladár Egyetemi Oktató Kórház","unitName":null,"subtype":null,"phone":null,"email":"bel1@petz.gyor.hu","hours":null}]}</t>
+  </si>
+  <si>
+    <t>Hatvani Albert Schweitzer Kórház-Rendelőintézet</t>
+  </si>
+  <si>
+    <t>3000 Hatvan, Balassi Bálint út 16.</t>
+  </si>
+  <si>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Hatvani Albert Schweitzer Kórház-Rendelőintézet","unitName":null,"subtype":null,"phone":"+36(37) 341-033/148","email":"gastro@askhatvan.hu","hours":"Hétfő-Péntek: 08:00–15:30"}]}</t>
+  </si>
+  <si>
+    <t>Hetényi Géza Kórház-Rendelőintézet – Hősök terei telephely</t>
+  </si>
+  <si>
+    <t>5000 Szolnok, Hősök tere 2-4.</t>
+  </si>
+  <si>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Jász-Nagykun-Szolnok Vármegyei Hetényi Géza Kórház-Rendelőintézet","unitName":null,"subtype":null,"phone":"+36 56 503 701","email":null,"hours":"Hétfő-Csütörtök: 08:00–14:00"}]}</t>
   </si>
   <si>
     <t>Heves Vármegyei Markhot Ferenc Oktatókórház és Rendelőintézet</t>
   </si>
   <si>
-    <t>3300 Eger, Knézich Károly u. 1.</t>
-[...5 lines deleted...]
-    <t>gastro@mfkh.hu</t>
+    <t>3300 Eger, Knézich Károly utca 1.</t>
+  </si>
+  <si>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Heves Vármegyei Markhot Ferenc Oktatókórház és Rendelőintézet","unitName":null,"subtype":null,"phone":"+36(36)411-444/4207","email":"gastro@mfkh.hu","hours":"Hétköznap: 07:00–15:00"}]}</t>
   </si>
   <si>
     <t>Hódmezővásárhelyi - Makói Egészségügyi Ellátó Központ (Hódmezővásárhely)</t>
   </si>
   <si>
-    <t>6800 Hódmezővásárhely, Dr. Imre József u. 2.</t>
-[...29 lines deleted...]
-    <t>Hétfő-Csütörtök: 8:00-14:00</t>
+    <t>6800 Hódmezővásárhely, Dr. Imre József utca 2.</t>
+  </si>
+  <si>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Hódmezővásárhelyi - Makói Egészségügyi Ellátó Központ (Hódmezővásárhely)","unitName":null,"subtype":null,"phone":"+36(62)532-254/2254","email":null,"hours":"Hétfő, Csütörtök: 13:00–14:00; Kedd, Péntek: 12:00–14:00"}]}</t>
   </si>
   <si>
     <t>Jászberényi Szent Erzsébet Kórház</t>
   </si>
   <si>
     <t>5100 Jászberény, Szelei út 2.</t>
   </si>
   <si>
-    <t>+36(57)500-255</t>
-[...5 lines deleted...]
-    <t>Hétköznap: 8:00-9:00</t>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Jászberényi Szent Erzsébet Kórház","unitName":null,"subtype":null,"phone":"+36 57 500 255","email":"gastroenterologia@jaszberenykorhaz.hu","hours":"Hétköznap: 08:00–09:00"}]}</t>
   </si>
   <si>
     <t>Keszthelyi Kórház</t>
   </si>
   <si>
-    <t>8360 Keszthely, Ady E. u. 2.</t>
-[...8 lines deleted...]
-    <t>Hétfő-Péntek: 8:30-15:00</t>
+    <t>8360 Keszthely, Ady Endre utca 2.</t>
+  </si>
+  <si>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Keszthelyi Kórház","unitName":null,"subtype":null,"phone":"+36(83)311-060/4000","email":"gastro.amb@keszthelyikorhaz.hu","hours":"Hétfő-Péntek: 08:30–15:00"}]}</t>
   </si>
   <si>
     <t>Kiskunhalasi Semmelweis Kórház a Szegedi Tudományegyetem Oktató Kórháza</t>
   </si>
   <si>
-    <t>6400 Kiskunhalas, Dr. Monszpart L. u. 1.</t>
-[...5 lines deleted...]
-    <t>Hétfő és Péntek: 13:00-15:00</t>
+    <t>6400 Kiskunhalas, Dr. Monszpart Lajos utca 1.</t>
+  </si>
+  <si>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Kiskunhalasi Semmelweis Kórház a Szegedi Tudományegyetem Oktató Kórháza","unitName":null,"subtype":null,"phone":"+36 77 522 049","email":null,"hours":"Hétfő és Péntek: 13:00–15:00"}]}</t>
   </si>
   <si>
     <t>Kistarcsai Flór Ferenc Kórház</t>
   </si>
   <si>
     <t>2143 Kistarcsa, Semmelweis tér 1.</t>
   </si>
   <si>
-    <t>+36(30)743-5430</t>
-[...2 lines deleted...]
-    <t>Hétköznap: 8:00-8:30 és 14:00-15:00</t>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Kistarcsai Flór Ferenc Kórház","unitName":null,"subtype":null,"phone":"+36 30 743 5430","email":null,"hours":"Hétköznap: 08:00–08:30 és 14:00–15:00"}]}</t>
   </si>
   <si>
     <t>Komárom-Esztergom Vármegyei Szent Borbála Kórház</t>
   </si>
   <si>
     <t>2800 Tatabánya, Dózsa György út 77.</t>
   </si>
   <si>
-    <t>+36(34)515-411</t>
-[...5 lines deleted...]
-    <t>TELEFONON: H-P: 8:00-9:00; 12:30-14:30; SZEMÉLYESEN: 8:00-15:00</t>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Komárom-Esztergom Vármegyei Szent Borbála Kórház","unitName":null,"subtype":null,"phone":"+36 34 515 411","email":"endoscopia@tatabanyakorhaz.hu","hours":"TELEFONON: H-P: 08:00–09:00; 12:30–14:30; SZEMÉLYESEN: 08:00–15:00"}]}</t>
   </si>
   <si>
     <t>Komáromi Selye János Kórház</t>
   </si>
   <si>
     <t>2921 Komárom, Széchenyi utca 2.</t>
   </si>
   <si>
-    <t>+36(34) 342-840/ 156</t>
-[...5 lines deleted...]
-    <t>Hétfő: 8:00-12:00</t>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Komáromi Selye János Kórház","unitName":null,"subtype":null,"phone":"+36(34) 342-840/ 156","email":"sjkgastro@komnet.hu","hours":"Hétfő: 08:00–12:00"}]}</t>
   </si>
   <si>
     <t>Mosonmagyaróvári Karolina Kórház-Rendelőintézet</t>
   </si>
   <si>
     <t>9200 Mosonmagyaróvár, Régi Vámház tér 2-4.</t>
   </si>
   <si>
-    <t>+36(96)574-719</t>
-[...2 lines deleted...]
-    <t>Hétfő: 8:00-14:00</t>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Mosonmagyaróvári Karolina Kórház-Rendelőintézet","unitName":null,"subtype":null,"phone":"+36 96 574 719","email":null,"hours":"Hétfő: 08:00–14:00"}]}</t>
   </si>
   <si>
     <t>Nagykanizsai Kanizsai Dorottya Kórház</t>
   </si>
   <si>
-    <t>8800 Nagykanizsa, Szekeres J. u. 2-8.</t>
-[...5 lines deleted...]
-    <t>Hétköznap: 8:30-15:30</t>
+    <t>8800 Nagykanizsa, Szekeres J. utca 2-8.</t>
+  </si>
+  <si>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Nagykanizsai Kanizsai Dorottya Kórház","unitName":null,"subtype":null,"phone":"+36 93 502 033","email":null,"hours":"Hétköznap: 08:30–15:30"}]}</t>
+  </si>
+  <si>
+    <t>Nyíregyházi Jósa András Tagkórház</t>
+  </si>
+  <si>
+    <t>4400 Nyíregyháza, Szent István utca 68.</t>
+  </si>
+  <si>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Szabolcs-Szatmár-Bereg Vármegyei Oktatókórház","unitName":null,"subtype":null,"phone":"+36(42)599-700/2084","email":null,"hours":"Hétfő-Péntek: 08:00–14:00"}]}</t>
   </si>
   <si>
     <t>Nógrád Vármegyei Szent Lázár Kórház</t>
   </si>
   <si>
     <t>3100 Salgótarján, Füleki út 54-56.</t>
   </si>
   <si>
-    <t>+36(32)522-000/2738</t>
-[...2 lines deleted...]
-    <t>Hétfő-Péntek: 7:30-15:30</t>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Nógrád Vármegyei Szent Lázár Kórház","unitName":null,"subtype":null,"phone":"+36(32)522-000/2738","email":null,"hours":"Hétfő-Péntek: 07:30–15:30"}]}</t>
   </si>
   <si>
     <t>Országos Onkológiai Intézet</t>
   </si>
   <si>
-    <t>1122 Budapest, Ráth György u. 7-9.</t>
-[...8 lines deleted...]
-    <t>Hétköznap: 8:00-12:00</t>
+    <t>1122 Budapest, Ráth György utca 7-9.</t>
+  </si>
+  <si>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Országos Onkológiai Intézet","unitName":null,"subtype":null,"phone":"+36 20 587 0354","email":"pozsarj@gmail.com","hours":"Hétköznap: 08:00–12:00"}]}</t>
   </si>
   <si>
     <t>Pápai Gróf Esterházy Kórház és Rendelőintézeti Szakrendelő</t>
   </si>
   <si>
-    <t>8500 Pápa, Jókai u. 5-9.</t>
-[...5 lines deleted...]
-    <t>Hétfő: 9:00-10:00; Kedd: 8:00 - 9:30</t>
+    <t>8500 Pápa, Jókai utca 5-9.</t>
+  </si>
+  <si>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Pápai Gróf Esterházy Kórház és Rendelőintézeti Szakrendelő","unitName":null,"subtype":null,"phone":"+36(89)514-000/136, 107","email":null,"hours":"Hétfő: 09:00–10:00; Kedd: 08:00–09:30"}]}</t>
   </si>
   <si>
     <t>Pásztói Margit Kórház</t>
   </si>
   <si>
-    <t>3060 Pásztó, Semmelweis u. 15-17.</t>
-[...5 lines deleted...]
-    <t>endoscop@pkorhaz.hu</t>
+    <t>3060 Pásztó, Semmelweis út 15-17.</t>
+  </si>
+  <si>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Pásztói Margit Kórház","unitName":null,"subtype":null,"phone":"+36(32)561-000/2172","email":"endoscop@pkorhaz.hu","hours":"Hétköznap: 07:00–15:00"}]}</t>
   </si>
   <si>
     <t>Pécsi Tudományegyetem</t>
   </si>
   <si>
-    <t>7624 Pécs, Ifjúság út 13.</t>
-[...10 lines deleted...]
-  <si>
     <t>7624 Pécs, Pacsirta utca 1.</t>
   </si>
   <si>
-    <t>+36(72)536-077</t>
-[...5 lines deleted...]
-    <t>Hétfő-Péntek: 13:00-15:00</t>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Pécsi Tudományegyetem","unitName":null,"subtype":null,"phone":"+36 72 536 077","email":"vastagbelszures2bel@pte.hu","hours":"Hétfő-Péntek: 13:00–15:00"}]}</t>
   </si>
   <si>
     <t>Pécsi Tudományegyetem Klinikai Központ Komlói Kórház</t>
   </si>
   <si>
     <t>7300 Komló, Majális tér 1.</t>
   </si>
   <si>
-    <t>+36 (72) 582-350; +36(30)096-7219; +36(30)096-3123</t>
-[...5 lines deleted...]
-    <t>H-P: 11:00-15:00</t>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Pécsi Tudományegyetem Klinikai Központ Komlói Kórház","unitName":null,"subtype":null,"phone":"+36 72 582 350, +36 30 096 7219, +36 30 096 3123","email":"komlo.vastagbelszures@pte.hu","hours":"H-P: 11:00–15:00"}]}</t>
   </si>
   <si>
     <t>Pécsi Tudományegyetem Klinikai Központ Mohácsi Kórház</t>
   </si>
   <si>
     <t>7700 Mohács, Szepessy tér 7.</t>
   </si>
   <si>
-    <t>+36(69)511-179</t>
-[...5 lines deleted...]
-    <t>Hétfő-Csütörtök: 14:00-15:30</t>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Pécsi Tudományegyetem Klinikai Központ Mohácsi Kórház","unitName":null,"subtype":null,"phone":"+36 69 511 179","email":"mohacs.endoscopia@pte.hu","hours":"Hétfő-Csütörtök: 14:00–15:30"}]}</t>
+  </si>
+  <si>
+    <t>Pécsi Tudományegyetem Klinikai Központ – Janus Pannonius Klinikai Tömb</t>
+  </si>
+  <si>
+    <t>7624 Pécs, Ifjúság útja 13.</t>
+  </si>
+  <si>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Pécsi Tudományegyetem Klinikai Központ","unitName":"I. sz. Belgyógyászati Klinika – Gasztroenterológiai Osztály – Endoszkópia","subtype":null,"phone":"+36 72 535 828","email":"gulyas.istvanne@pte.hu","hours":"Hétköznap: 13:30–15:15"}]}</t>
   </si>
   <si>
     <t>Semmelweis Egyetem (I. Sz. Sebészeti és Intervenciós Gasztroenterológiai Klinika)</t>
   </si>
   <si>
     <t>1082 Budapest, Üllői út 78.</t>
   </si>
   <si>
-    <t>+36(20)663-2158</t>
-[...2 lines deleted...]
-    <t>vastagbelszures.semmelweis@gmail.com</t>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Semmelweis Egyetem (I. Sz. Sebészeti és Intervenciós Gasztroenterológiai Klinika)","unitName":null,"subtype":null,"phone":"+36 20 663 2158","email":"vastagbelszures.semmelweis@gmail.com","hours":"Hétfő-Péntek: 11:00–13:00"}]}</t>
   </si>
   <si>
     <t>Siófoki Kórház-Rendelőintézet</t>
   </si>
   <si>
-    <t>8600 Siófok, Semmelweis u. 1.</t>
-[...8 lines deleted...]
-    <t>Hétköznap: 7:00-14:00</t>
+    <t>8600 Siófok, Semmelweis utca 1.</t>
+  </si>
+  <si>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Siófoki Kórház-Rendelőintézet","unitName":null,"subtype":null,"phone":"+36 84 501 760","email":"endoscopia@siokorhaz.hu","hours":"Hétköznap: 07:00–14:00"}]}</t>
   </si>
   <si>
     <t>Somogy Vármegyei Kaposi Mór Oktató Kórház</t>
   </si>
   <si>
-    <t>7400 Kaposvár, Tallián Gyula u. 20-32.</t>
-[...8 lines deleted...]
-    <t>Hétfő, Szerda: 12:00-14:00; Kedd, Csütörtök: 11:00-14:00; Péntek: 10:00-13:00</t>
+    <t>7400 Kaposvár, Tallián Gyula utca 20-32.</t>
+  </si>
+  <si>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Somogy Vármegyei Kaposi Mór Oktató Kórház","unitName":null,"subtype":null,"phone":"+36(82)501-300/1281","email":"gasztro@kmmk.hu","hours":"Hétfő, Szerda: 12:00–14:00; Kedd, Csütörtök: 11:00–14:00; Péntek: 10:00–13:00"}]}</t>
   </si>
   <si>
     <t>Soproni Erzsébet Oktató Kórház és Rehabilitációs Intézet</t>
   </si>
   <si>
     <t>9400 Sopron, Győri út 15.</t>
   </si>
   <si>
-    <t>+36(99)514-200/1801</t>
-[...11 lines deleted...]
-    <t>Hétfő-Péntek: 8:00-14:00</t>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Soproni Erzsébet Oktató Kórház és Rehabilitációs Intézet","unitName":null,"subtype":null,"phone":"+36(99)514-200/1801","email":null,"hours":"Hétköznap: 07:00–15:00"}]}</t>
+  </si>
+  <si>
+    <t>Szegedi Egészségügyi Központ</t>
+  </si>
+  <si>
+    <t>6726 Szeged, Csanádi utca 34/A.</t>
+  </si>
+  <si>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Vasútegészségügyi Nonprofit Közhasznú Kft.","unitName":null,"subtype":null,"phone":null,"email":"crcszures@szeged.vasuteu.hu","hours":"Hétfő-Kedd-Csütörtök: 08:00–15:00; Szerda: 08:00–14:00; Péntek: 10:00–16:00"}]}</t>
   </si>
   <si>
     <t>Szegedi Tudományegyetem</t>
   </si>
   <si>
-    <t>6725 Szeged, Semmelweis u. 6.</t>
-[...5 lines deleted...]
-    <t>Hétköznap: 7:30-9:30</t>
+    <t>6725 Szeged, Semmelweis utca 6.</t>
+  </si>
+  <si>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Szegedi Tudományegyetem","unitName":null,"subtype":null,"phone":"+36 62 342 145, +36 62 545 817","email":null,"hours":"Hétköznap: 07:30–09:30"}]}</t>
   </si>
   <si>
     <t>Szegedi Tudományegyetem Szent-Györgyi Albert Klinikai Központ</t>
   </si>
   <si>
     <t>6725 Szeged, Kálvária sugárút 57.</t>
   </si>
   <si>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Szegedi Tudományegyetem Szent-Györgyi Albert Klinikai Központ","unitName":null,"subtype":null,"phone":"+36 62 342 145, +36 62 545 817","email":null,"hours":"Hétköznap: 07:30–09:30"}]}</t>
+  </si>
+  <si>
     <t>Szent Damján Görögkatolikus Kórház</t>
   </si>
   <si>
     <t>4600 Kisvárda, Árpád út 26.</t>
   </si>
   <si>
-    <t>+36(45)502-122</t>
-[...5 lines deleted...]
-    <t>Hétfő-Péntek: 7:30-15:00</t>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Szent Damján Görögkatolikus Kórház","unitName":null,"subtype":null,"phone":"+36 45 502 122","email":"elojegyzes@kisvardakorhaz.hu","hours":"Hétfő-Péntek: 07:30–15:00"}]}</t>
   </si>
   <si>
     <t>Sárvári Szent László Kórház</t>
   </si>
   <si>
-    <t>9600 Sárvár, Rákóczi u. 30.</t>
-[...8 lines deleted...]
-    <t>Hétfő, Kedd, Szerda, Péntek: 7:30-08:00 13:30-14:00 Csütörtök: 7:30-08:00</t>
+    <t>9600 Sárvár, Rákóczi utca 30.</t>
+  </si>
+  <si>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Sárvári Szent László Kórház","unitName":null,"subtype":null,"phone":"95/523-004/278-as mellék","email":"gasztro@korhazsarvar.hu","hours":"Hétfő, Kedd, Szerda, Péntek: 07:30–08:00, 13:30–14:00 Csütörtök: 07:30–08:00"}]}</t>
   </si>
   <si>
     <t>Tolna Vármegyei Balassa János Kórház</t>
   </si>
   <si>
     <t>7100 Szekszárd, Béri Balogh Ádám utca 5-7.</t>
   </si>
   <si>
-    <t>+36(74)501-500/246</t>
-[...5 lines deleted...]
-    <t>Hétköznap: 12:00-15:30</t>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Tolna Vármegyei Balassa János Kórház","unitName":null,"subtype":null,"phone":"+36(74)501-500/246","email":"vastagbelszures@tmkorhaz.hu","hours":"Hétköznap: 12:00–15:30"}]}</t>
   </si>
   <si>
     <t>Vas Vármegyei Markusovszky Egyetemi Oktatókórház</t>
   </si>
   <si>
-    <t>9700 Szombathely, Markusovszky L. u. 5.</t>
-[...20 lines deleted...]
-    <t>Hétfő-Kedd-Csütörtök: 8:00-15:00; Szerda: 8:00-14:00; Péntek: 10:00-16:00</t>
+    <t>9700 Szombathely, Markusovszky Lajos utca 5.</t>
+  </si>
+  <si>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Vas Vármegyei Markusovszky Egyetemi Oktatókórház","unitName":null,"subtype":null,"phone":"+36(94)311-542/5432","email":"gasztro@markusovszky.hu","hours":"Hétköznap: 07:30–15:30"}]}</t>
   </si>
   <si>
     <t>Veszprém Vármegyei Csolnoky Ferenc Kórház</t>
   </si>
   <si>
-    <t>8200 Veszprém, Kórház u. 1.</t>
-[...8 lines deleted...]
-    <t>Hétfő-Péntek: 7:30-8:30</t>
+    <t>8200 Veszprém, Kórház utca 1.</t>
+  </si>
+  <si>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Veszprém Vármegyei Csolnoky Ferenc Kórház","unitName":null,"subtype":null,"phone":"+36 88 556 378","email":"gasztro@vmkorhaz.hu","hours":"Hétfő-Péntek: 07:30–08:30"}]}</t>
   </si>
   <si>
     <t>Váci Jávorszky Ödön Kórház</t>
   </si>
   <si>
     <t>2600 Vác, Argenti Döme tér 1-3.</t>
   </si>
   <si>
-    <t>+36(27)620-620 /1129 és 1130 mellék</t>
-[...5 lines deleted...]
-    <t>Hétfő-Péntek: 7:00 - 8:30</t>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Váci Jávorszky Ödön Kórház","unitName":null,"subtype":null,"phone":"+36(27)620-620 /1129 és 1130 mellék","email":"elojegyzes@javorszky.hu","hours":"Hétfő-Péntek: 07:00–08:30"}]}</t>
   </si>
   <si>
     <t>Zala Vármegyei Szent Rafael Kórház</t>
   </si>
   <si>
-    <t>8900 Zalaegerszeg, Zrínyi Miklós u. 1.</t>
-[...8 lines deleted...]
-    <t>Hétköznap: 8:00-14:00</t>
+    <t>8900 Zalaegerszeg, Zrínyi Miklós utca 1.</t>
+  </si>
+  <si>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Zala Vármegyei Szent Rafael Kórház","unitName":null,"subtype":null,"phone":"+36(92)507-500/1272","email":"belgyogyaszat2@zmkorhaz.hu","hours":"Hétköznap: 08:00–14:00"}]}</t>
   </si>
   <si>
     <t>Észak-Pesti Centrumkórház - Honvédkórház</t>
   </si>
   <si>
-    <t>1134 Budapest, Róbert Károly krt. 44. szám alatt működő Endoszkópos Labor I.</t>
-[...20 lines deleted...]
-    <t>Hétfő-Péntek: 13:30-14:30</t>
+    <t>1134 Budapest, Róbert Károly körút 44. (szám alatt működő Endoszkópos Labor I.)</t>
+  </si>
+  <si>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Észak-Pesti Centrumkórház - Honvédkórház","unitName":null,"subtype":null,"phone":"+36(1)465-1800/72293","email":"idopontkeres@epc-honvedkorhaz.hu","hours":"Hétfő-Péntek: 08:30–13:30"}]}</t>
+  </si>
+  <si>
+    <t>1062 Budapest, Podmaniczky utca 109-111. (szám alatti telephelyén működő Endoszkópos Labor II.)</t>
+  </si>
+  <si>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Észak-Pesti Centrumkórház - Honvédkórház","unitName":null,"subtype":null,"phone":"+36 1 475 2669","email":"gasztroenterologia@epc-honvedkorhaz.hu","hours":"Hétfő-Péntek: 13:30–14:30"}]}</t>
   </si>
   <si>
     <t>Észak-budai Szent János Centrumkórház</t>
   </si>
   <si>
     <t>1125 Budapest, Kútvölgyi út 4. (Klinikai tömb)</t>
   </si>
   <si>
-    <t>36 (1)458-4500/4842</t>
-[...5 lines deleted...]
-    <t>Hétköznap 8:00-16:00</t>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Észak-budai Szent János Centrumkórház","unitName":null,"subtype":null,"phone":"36 (1)458-4500/4842","email":"vastagbelszures@janoskorhaz.hu","hours":"Hétköznap 08:00–16:00"}]}</t>
   </si>
   <si>
     <t>1125 Budapest, Kútvölgyi út 4. (Szakrendelő)</t>
   </si>
   <si>
     <t>Ózdi Almási Balogh Pál Kórház</t>
   </si>
   <si>
-    <t>3600 Ózd, Béke utca 1-3.</t>
-[...5 lines deleted...]
-    <t>Hétköznap: 8:00-10:00</t>
+    <t>3600 Ózd, Béke út 1-3.</t>
+  </si>
+  <si>
+    <t>{"programId":{"id":"VASTAGBEL","name":"Vastagbélszűrés","color":"#1f6feb","markerIcon":null},"providers":[{"name":"Ózdi Almási Balogh Pál Kórház","unitName":null,"subtype":null,"phone":"+36 48 574 449","email":null,"hours":"Hétköznap: 08:00–10:00"}]}</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1220,1127 +950,747 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E63"/>
+  <dimension ref="A1:C63"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="3" width="60" customWidth="1"/>
-    <col min="4" max="4" width="42" customWidth="1"/>
-    <col min="5" max="5" width="60" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="B2" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="C2" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="B3" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="C3" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="B4" t="s">
         <v>10</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C4" t="s">
         <v>11</v>
       </c>
-      <c r="C3" t="s">
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
+      <c r="B5" t="s">
         <v>13</v>
       </c>
-      <c r="E3" t="s">
+      <c r="C5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A4" t="s">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
         <v>15</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B6" t="s">
         <v>16</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C6" t="s">
         <v>17</v>
       </c>
-      <c r="D4" t="s">
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
         <v>18</v>
       </c>
-      <c r="E4" t="s">
+      <c r="B7" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" t="s">
+      <c r="C7" t="s">
         <v>20</v>
       </c>
-      <c r="B5" t="s">
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
         <v>21</v>
       </c>
-      <c r="C5" t="s">
+      <c r="B8" t="s">
         <v>22</v>
       </c>
-      <c r="D5" t="s">
+      <c r="C8" t="s">
         <v>23</v>
       </c>
-      <c r="E5" t="s">
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
         <v>24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" t="s">
+      <c r="B9" t="s">
         <v>25</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C9" t="s">
         <v>26</v>
       </c>
-      <c r="C6" t="s">
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
         <v>27</v>
       </c>
-      <c r="D6" t="s">
+      <c r="B10" t="s">
         <v>28</v>
       </c>
-      <c r="E6" t="s">
+      <c r="C10" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" t="s">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
         <v>30</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B11" t="s">
         <v>31</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C11" t="s">
         <v>32</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7" t="s">
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
         <v>33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" t="s">
+      <c r="B12" t="s">
         <v>34</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C12" t="s">
         <v>35</v>
       </c>
-      <c r="C8" t="s">
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
         <v>36</v>
       </c>
-      <c r="D8" t="s">
+      <c r="B13" t="s">
         <v>37</v>
       </c>
-      <c r="E8" t="s">
+      <c r="C13" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" t="s">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
         <v>39</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B14" t="s">
         <v>40</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C14" t="s">
         <v>41</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9" t="s">
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
         <v>42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B15" t="s">
         <v>43</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C15" t="s">
         <v>44</v>
       </c>
-      <c r="C10" t="s">
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
         <v>45</v>
       </c>
-      <c r="D10" t="s">
+      <c r="B16" t="s">
         <v>46</v>
       </c>
-      <c r="E10" t="s">
+      <c r="C16" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A11" t="s">
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
         <v>48</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B17" t="s">
         <v>49</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C17" t="s">
         <v>50</v>
       </c>
-      <c r="D11" t="s">
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
         <v>51</v>
       </c>
-      <c r="E11" t="s">
+      <c r="B18" t="s">
         <v>52</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" t="s">
+      <c r="C18" t="s">
         <v>53</v>
       </c>
-      <c r="B12" t="s">
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
         <v>54</v>
       </c>
-      <c r="C12" t="s">
+      <c r="B19" t="s">
         <v>55</v>
       </c>
-      <c r="D12" t="s">
-[...2 lines deleted...]
-      <c r="E12" t="s">
+      <c r="C19" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A13" t="s">
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
         <v>57</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B20" t="s">
         <v>58</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C20" t="s">
         <v>59</v>
       </c>
-      <c r="D13" t="s">
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
         <v>60</v>
       </c>
-      <c r="E13" t="s">
+      <c r="B21" t="s">
         <v>61</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" t="s">
+      <c r="C21" t="s">
         <v>62</v>
       </c>
-      <c r="B14" t="s">
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
         <v>63</v>
       </c>
-      <c r="C14" t="s">
-[...10 lines deleted...]
-      <c r="A15" t="s">
+      <c r="B22" t="s">
         <v>64</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C22" t="s">
         <v>65</v>
       </c>
-      <c r="C15" t="s">
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
         <v>66</v>
       </c>
-      <c r="D15" t="s">
-[...2 lines deleted...]
-      <c r="E15" t="s">
+      <c r="B23" t="s">
         <v>67</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" t="s">
+      <c r="C23" t="s">
         <v>68</v>
       </c>
-      <c r="B16" t="s">
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
         <v>69</v>
       </c>
-      <c r="C16" t="s">
+      <c r="B24" t="s">
         <v>70</v>
       </c>
-      <c r="D16" t="s">
+      <c r="C24" t="s">
         <v>71</v>
       </c>
-      <c r="E16" t="s">
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
         <v>72</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" t="s">
+      <c r="B25" t="s">
         <v>73</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C25" t="s">
         <v>74</v>
       </c>
-      <c r="C17" t="s">
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
         <v>75</v>
       </c>
-      <c r="D17" t="s">
+      <c r="B26" t="s">
         <v>76</v>
       </c>
-      <c r="E17" t="s">
+      <c r="C26" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A18" t="s">
+    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
         <v>78</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B27" t="s">
         <v>79</v>
       </c>
-      <c r="C18" t="s">
+      <c r="C27" t="s">
         <v>80</v>
       </c>
-      <c r="D18" t="s">
-[...2 lines deleted...]
-      <c r="E18" t="s">
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
         <v>81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" t="s">
+      <c r="B28" t="s">
         <v>82</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C28" t="s">
         <v>83</v>
       </c>
-      <c r="C19" t="s">
+    </row>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
         <v>84</v>
       </c>
-      <c r="D19" t="s">
-[...2 lines deleted...]
-      <c r="E19" t="s">
+      <c r="B29" t="s">
         <v>85</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" t="s">
+      <c r="C29" t="s">
         <v>86</v>
       </c>
-      <c r="B20" t="s">
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
         <v>87</v>
       </c>
-      <c r="C20" t="s">
+      <c r="B30" t="s">
         <v>88</v>
       </c>
-      <c r="D20" t="s">
+      <c r="C30" t="s">
         <v>89</v>
       </c>
-      <c r="E20" t="s">
+    </row>
+    <row r="31" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
         <v>90</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" t="s">
+      <c r="B31" t="s">
         <v>91</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C31" t="s">
         <v>92</v>
       </c>
-      <c r="C21" t="s">
+    </row>
+    <row r="32" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
         <v>93</v>
       </c>
-      <c r="D21" t="s">
-[...2 lines deleted...]
-      <c r="E21" t="s">
+      <c r="B32" t="s">
         <v>94</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" t="s">
+      <c r="C32" t="s">
         <v>95</v>
       </c>
-      <c r="B22" t="s">
+    </row>
+    <row r="33" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
         <v>96</v>
       </c>
-      <c r="C22" t="s">
-[...2 lines deleted...]
-      <c r="D22" t="s">
+      <c r="B33" t="s">
         <v>97</v>
       </c>
-      <c r="E22" t="s">
-[...4 lines deleted...]
-      <c r="A23" t="s">
+      <c r="C33" t="s">
         <v>98</v>
       </c>
-      <c r="B23" t="s">
+    </row>
+    <row r="34" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
         <v>99</v>
       </c>
-      <c r="C23" t="s">
+      <c r="B34" t="s">
         <v>100</v>
       </c>
-      <c r="D23" t="s">
+      <c r="C34" t="s">
         <v>101</v>
       </c>
-      <c r="E23" t="s">
+    </row>
+    <row r="35" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
         <v>102</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" t="s">
+      <c r="B35" t="s">
         <v>103</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C35" t="s">
         <v>104</v>
       </c>
-      <c r="C24" t="s">
+    </row>
+    <row r="36" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
         <v>105</v>
       </c>
-      <c r="D24" t="s">
+      <c r="B36" t="s">
         <v>106</v>
       </c>
-      <c r="E24" t="s">
-[...4 lines deleted...]
-      <c r="A25" t="s">
+      <c r="C36" t="s">
         <v>107</v>
       </c>
-      <c r="B25" t="s">
+    </row>
+    <row r="37" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
         <v>108</v>
       </c>
-      <c r="C25" t="s">
+      <c r="B37" t="s">
         <v>109</v>
       </c>
-      <c r="D25" t="s">
-[...2 lines deleted...]
-      <c r="E25" t="s">
+      <c r="C37" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A26" t="s">
+    <row r="38" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
         <v>111</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B38" t="s">
         <v>112</v>
       </c>
-      <c r="C26" t="s">
+      <c r="C38" t="s">
         <v>113</v>
       </c>
-      <c r="D26" t="s">
-[...2 lines deleted...]
-      <c r="E26" t="s">
+    </row>
+    <row r="39" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
         <v>114</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" t="s">
+      <c r="B39" t="s">
         <v>115</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C39" t="s">
         <v>116</v>
       </c>
-      <c r="C27" t="s">
+    </row>
+    <row r="40" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
         <v>117</v>
       </c>
-      <c r="D27" t="s">
-[...2 lines deleted...]
-      <c r="E27" t="s">
+      <c r="B40" t="s">
         <v>118</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" t="s">
+      <c r="C40" t="s">
         <v>119</v>
       </c>
-      <c r="B28" t="s">
+    </row>
+    <row r="41" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
         <v>120</v>
       </c>
-      <c r="C28" t="s">
+      <c r="B41" t="s">
         <v>121</v>
       </c>
-      <c r="D28" t="s">
+      <c r="C41" t="s">
         <v>122</v>
       </c>
-      <c r="E28" t="s">
+    </row>
+    <row r="42" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
         <v>123</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" t="s">
+      <c r="B42" t="s">
         <v>124</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C42" t="s">
         <v>125</v>
       </c>
-      <c r="C29" t="s">
+    </row>
+    <row r="43" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
         <v>126</v>
       </c>
-      <c r="D29" t="s">
+      <c r="B43" t="s">
         <v>127</v>
       </c>
-      <c r="E29" t="s">
+      <c r="C43" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A30" t="s">
+    <row r="44" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
         <v>129</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B44" t="s">
         <v>130</v>
       </c>
-      <c r="C30" t="s">
+      <c r="C44" t="s">
         <v>131</v>
       </c>
-      <c r="D30" t="s">
-[...2 lines deleted...]
-      <c r="E30" t="s">
+    </row>
+    <row r="45" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
         <v>132</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" t="s">
+      <c r="B45" t="s">
         <v>133</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C45" t="s">
         <v>134</v>
       </c>
-      <c r="C31" t="s">
+    </row>
+    <row r="46" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
         <v>135</v>
       </c>
-      <c r="D31" t="s">
-[...2 lines deleted...]
-      <c r="E31" t="s">
+      <c r="B46" t="s">
         <v>136</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" t="s">
+      <c r="C46" t="s">
         <v>137</v>
       </c>
-      <c r="B32" t="s">
+    </row>
+    <row r="47" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
         <v>138</v>
       </c>
-      <c r="C32" t="s">
+      <c r="B47" t="s">
         <v>139</v>
       </c>
-      <c r="D32" t="s">
+      <c r="C47" t="s">
         <v>140</v>
       </c>
-      <c r="E32" t="s">
+    </row>
+    <row r="48" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
         <v>141</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" t="s">
+      <c r="B48" t="s">
         <v>142</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C48" t="s">
         <v>143</v>
       </c>
-      <c r="C33" t="s">
+    </row>
+    <row r="49" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
         <v>144</v>
       </c>
-      <c r="D33" t="s">
+      <c r="B49" t="s">
         <v>145</v>
       </c>
-      <c r="E33" t="s">
+      <c r="C49" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A34" t="s">
+    <row r="50" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
         <v>147</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B50" t="s">
         <v>148</v>
       </c>
-      <c r="C34" t="s">
+      <c r="C50" t="s">
         <v>149</v>
       </c>
-      <c r="D34" t="s">
-[...2 lines deleted...]
-      <c r="E34" t="s">
+    </row>
+    <row r="51" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
         <v>150</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" t="s">
+      <c r="B51" t="s">
         <v>151</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C51" t="s">
         <v>152</v>
       </c>
-      <c r="C35" t="s">
+    </row>
+    <row r="52" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
         <v>153</v>
       </c>
-      <c r="D35" t="s">
-[...2 lines deleted...]
-      <c r="E35" t="s">
+      <c r="B52" t="s">
         <v>154</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" t="s">
+      <c r="C52" t="s">
         <v>155</v>
       </c>
-      <c r="B36" t="s">
+    </row>
+    <row r="53" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
         <v>156</v>
       </c>
-      <c r="C36" t="s">
+      <c r="B53" t="s">
         <v>157</v>
       </c>
-      <c r="D36" t="s">
-[...2 lines deleted...]
-      <c r="E36" t="s">
+      <c r="C53" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A37" t="s">
+    <row r="54" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
         <v>159</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B54" t="s">
         <v>160</v>
       </c>
-      <c r="C37" t="s">
+      <c r="C54" t="s">
         <v>161</v>
       </c>
-      <c r="D37" t="s">
+    </row>
+    <row r="55" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
         <v>162</v>
       </c>
-      <c r="E37" t="s">
+      <c r="B55" t="s">
         <v>163</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" t="s">
+      <c r="C55" t="s">
         <v>164</v>
       </c>
-      <c r="B38" t="s">
+    </row>
+    <row r="56" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
         <v>165</v>
       </c>
-      <c r="C38" t="s">
+      <c r="B56" t="s">
         <v>166</v>
       </c>
-      <c r="D38" t="s">
-[...2 lines deleted...]
-      <c r="E38" t="s">
+      <c r="C56" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A39" t="s">
+    <row r="57" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
         <v>168</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B57" t="s">
         <v>169</v>
       </c>
-      <c r="C39" t="s">
+      <c r="C57" t="s">
         <v>170</v>
       </c>
-      <c r="D39" t="s">
+    </row>
+    <row r="58" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
         <v>171</v>
       </c>
-      <c r="E39" t="s">
-[...4 lines deleted...]
-      <c r="A40" t="s">
+      <c r="B58" t="s">
         <v>172</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C58" t="s">
         <v>173</v>
       </c>
-      <c r="C40" t="s">
+    </row>
+    <row r="59" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
         <v>174</v>
       </c>
-      <c r="D40" t="s">
+      <c r="B59" t="s">
         <v>175</v>
       </c>
-      <c r="E40" t="s">
+      <c r="C59" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B41" t="s">
+    <row r="60" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>174</v>
+      </c>
+      <c r="B60" t="s">
         <v>177</v>
       </c>
-      <c r="C41" t="s">
+      <c r="C60" t="s">
         <v>178</v>
       </c>
-      <c r="D41" t="s">
+    </row>
+    <row r="61" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
         <v>179</v>
       </c>
-      <c r="E41" t="s">
+      <c r="B61" t="s">
         <v>180</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" t="s">
+      <c r="C61" t="s">
         <v>181</v>
       </c>
-      <c r="B42" t="s">
+    </row>
+    <row r="62" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>179</v>
+      </c>
+      <c r="B62" t="s">
         <v>182</v>
       </c>
-      <c r="C42" t="s">
+      <c r="C62" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
         <v>183</v>
       </c>
-      <c r="D42" t="s">
+      <c r="B63" t="s">
         <v>184</v>
       </c>
-      <c r="E42" t="s">
+      <c r="C63" t="s">
         <v>185</v>
-      </c>
-[...355 lines deleted...]
-        <v>275</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">